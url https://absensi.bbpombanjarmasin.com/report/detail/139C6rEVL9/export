--- v0 (2026-04-08)
+++ v1 (2026-06-30)
@@ -515,51 +515,51 @@
   <si>
     <t>199404242025212032</t>
   </si>
   <si>
     <t>Winda Aprilianty, A.Md.Far., S.M</t>
   </si>
   <si>
     <t>199210302025212048</t>
   </si>
   <si>
     <t>Siti Purmaya Sari, S.Kom</t>
   </si>
   <si>
     <t>Pranata Komputer Ahli Pertama</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>SOSIALISASI ANTIGRATIFIKASI</t>
   </si>
   <si>
     <t>Tanggal: 16/03/2026 | Lokasi: Aula BBPOM Banjarbaru</t>
   </si>
   <si>
-    <t>Dicetak: 08/04/2026 18:17</t>
+    <t>Dicetak: 30/06/2026 12:02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -657,51 +657,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e786553d13b3fd154e4be1b044c7aff.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8b6d67ef9a3c2dbf4197deca02bb0.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e38000ca29dc66702db6743b9e8f64.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62e158787ec526914f32e249298844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a389739e00fa86952fa1444e33d93.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb3a4babdc420d5ee0b467201c9d4d.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d51d8add1dfd2bcc48bfbcd723b91.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c38185f78676413946aac5e8c55076.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281cac6d4a2a0a7553fac3e6501f0a3.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a0c43715b4bd0506f77e99e0919c7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268b0fb2a5fb6760881249594e0c7c2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72764dbfac2f9782362d0971b04272.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfebbe19729c514ece0724c7431b37c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242c8f471969c1dd187cc091fdd5039.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d948f0ede74bcc993f7269a2b08e96.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330ef0fd1c81832236056b050007cf1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bd2fe26611088be885b618d620cf9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311439e38f71a2d641c423eda3483a75.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1d6fd8103853f8f0a9ca3568ca90c.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd309bf8f4f280f253083b4769e7e7b.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44789b9a02da3ff51a6f62d96bb1e055.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba17352196dacab66b32d503cebc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacf520e4b2bd2f1f8f11ca0c521f4a.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a1719fb5b038822649470bf354e0f.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79cb58f58b712832ba3aafcaafe4ee.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232eb815c9b97f9616532fa662d5791.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b700d9a3d07bfe64fc058b057d764c.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e89b1d3fa8447d91ae0bd7cf9d73de.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c353ce24ce04be71072a153f75b85.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967cf3997836fce0dbb8933ecc3af10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d38331691ffb11318dcb3a72e368e.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6447cfd1c754e4240a5f8e452c32888.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317499e2d0f9dd7703d1fba3bd1f688d.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d31562b31e7b5681cefe513c037a0.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9552d99e53e57aabd201ffbb65caff.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbdc5debf8332adcc31a698257f87c.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec77e882c26fd3b133d95fdea7f6586.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e009a5a4d59602b6f865007a926f1.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd73adada701538a154eca4d9917601.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7891b7b2c7da22598b20de98757fc.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9de812b81832e499be1fcdfff6327c.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad824ee47a76aa24da3d5a664d2a9e.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4ba341cfaa7e7c1ebad3aaa5d8935.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c531690b20d041ce2edce2c22c274.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e156dbf8e153797f222d9d0b09cfc.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616d12fc6add212daddbc6cdfee9c2c.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d623d48962c0ff7f5ef6eda46c40e.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623781ba550a78807d6ff2e978031183.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccfa884bc19084938307b263b6a3e5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967957f07ed9a12069f15458232ec077.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fd8a65d6120fd986e895878a6eebc.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf8efa8fb83453aa7c330f4eb9a272.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab59ba16ef67e6416caca1cf4524f6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb3a4babdc420d5ee0b467201c9d4d.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114d21de68fd1318b6361972c61f21d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b977b2bfd35e0db44f86bcc197ec15.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281cac6d4a2a0a7553fac3e6501f0a3.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688a0d74d2e156fdf2737bb9bad1ec3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6693dca8c7b9178467b3716c0b18c3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83a6e629f4ad3111b37473166f08c9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e6466cc79ad69c59c5c92bda91a41.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bde61efca0b1e42c179022c034b60e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504d476b6523b56a53068f072cead3a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30aaddfbfb4e08912209ca866be8cd.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3d88f43bb870ab6c82bf4aaf53034.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4205e3341c5115c7c5c378eeb525c9c.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b96160888c3eca67c341f9f8b8170.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731908d38fb0c30da16c562c28c7b536.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9b11eca7b10dc8c3ca6bcce6a9cc8.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e0494592b5dfdd1572d3bfe4db3a3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1950dd47b043db80c095f35cde65eb.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f768efc12b301fdb2b5df1f3d9236.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c098c548a16d38b360528c793e9b6c.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d737c13413dcc85e3926510ace42d31.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536b5380eb4d82213eaa0373d87aaf3.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84390a4fda1925297353aeda24d70460.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90a0c96fc84ec431c0340b0206ea53.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764474c38b43d75d9a0429a6932356c3.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3b37a50d703e4de4158b4c4065342.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6447cfd1c754e4240a5f8e452c32888.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004bef14ecbeaab6b22d617fbc231df.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64afe993f7cca9229bbcf80f05c84d.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afb7db9002209f37c6b322a1632f0c.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a8a65ce3292ce2a72b59705438799.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a22040190380c3d46af9f4beef415b.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ce44eebea2dc9b135c08458c124f4.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfc2b8d1426acaa24abf62c2d68e25.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d91364720cdb953274b584539af501.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b303203d45bc7f79a1ee94adfeaa3.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627ec231f92a04b02d0e3f526b2e6dd.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27176b35c643fde59450b1e16fcf20b.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036f6ff32756c752cbdf66ffedcefe6.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f92edc4f99003a13ed32fc9956fed.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b9612d2b8b17fbde98b88d19da451.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce273a5aea36156e55675c449c035fc3.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652694e54cdccedf45abd624677ffdc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="695325" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>