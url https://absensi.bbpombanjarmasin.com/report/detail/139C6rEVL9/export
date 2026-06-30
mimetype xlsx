--- v1 (2026-06-30)
+++ v2 (2026-06-30)
@@ -515,51 +515,51 @@
   <si>
     <t>199404242025212032</t>
   </si>
   <si>
     <t>Winda Aprilianty, A.Md.Far., S.M</t>
   </si>
   <si>
     <t>199210302025212048</t>
   </si>
   <si>
     <t>Siti Purmaya Sari, S.Kom</t>
   </si>
   <si>
     <t>Pranata Komputer Ahli Pertama</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>SOSIALISASI ANTIGRATIFIKASI</t>
   </si>
   <si>
     <t>Tanggal: 16/03/2026 | Lokasi: Aula BBPOM Banjarbaru</t>
   </si>
   <si>
-    <t>Dicetak: 30/06/2026 12:02</t>
+    <t>Dicetak: 30/06/2026 13:04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -657,51 +657,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccfa884bc19084938307b263b6a3e5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967957f07ed9a12069f15458232ec077.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fd8a65d6120fd986e895878a6eebc.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf8efa8fb83453aa7c330f4eb9a272.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab59ba16ef67e6416caca1cf4524f6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb3a4babdc420d5ee0b467201c9d4d.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114d21de68fd1318b6361972c61f21d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b977b2bfd35e0db44f86bcc197ec15.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281cac6d4a2a0a7553fac3e6501f0a3.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688a0d74d2e156fdf2737bb9bad1ec3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6693dca8c7b9178467b3716c0b18c3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83a6e629f4ad3111b37473166f08c9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e6466cc79ad69c59c5c92bda91a41.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bde61efca0b1e42c179022c034b60e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504d476b6523b56a53068f072cead3a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30aaddfbfb4e08912209ca866be8cd.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3d88f43bb870ab6c82bf4aaf53034.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4205e3341c5115c7c5c378eeb525c9c.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b96160888c3eca67c341f9f8b8170.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731908d38fb0c30da16c562c28c7b536.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9b11eca7b10dc8c3ca6bcce6a9cc8.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e0494592b5dfdd1572d3bfe4db3a3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1950dd47b043db80c095f35cde65eb.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f768efc12b301fdb2b5df1f3d9236.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c098c548a16d38b360528c793e9b6c.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d737c13413dcc85e3926510ace42d31.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536b5380eb4d82213eaa0373d87aaf3.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84390a4fda1925297353aeda24d70460.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90a0c96fc84ec431c0340b0206ea53.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764474c38b43d75d9a0429a6932356c3.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3b37a50d703e4de4158b4c4065342.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6447cfd1c754e4240a5f8e452c32888.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004bef14ecbeaab6b22d617fbc231df.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64afe993f7cca9229bbcf80f05c84d.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afb7db9002209f37c6b322a1632f0c.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a8a65ce3292ce2a72b59705438799.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a22040190380c3d46af9f4beef415b.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ce44eebea2dc9b135c08458c124f4.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfc2b8d1426acaa24abf62c2d68e25.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d91364720cdb953274b584539af501.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b303203d45bc7f79a1ee94adfeaa3.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627ec231f92a04b02d0e3f526b2e6dd.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27176b35c643fde59450b1e16fcf20b.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036f6ff32756c752cbdf66ffedcefe6.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f92edc4f99003a13ed32fc9956fed.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b9612d2b8b17fbde98b88d19da451.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce273a5aea36156e55675c449c035fc3.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652694e54cdccedf45abd624677ffdc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6752dd839b3cea4bfaa1961c2ce07a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15465b169f61fbf4fc4727b45b3ccea.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e8ead83fc6d26fe469a119d0f60bf.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b277147f89aaf8a03e647aa1dc5a88.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62321b21351ee2774fd1733fca7771.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb3a4babdc420d5ee0b467201c9d4d.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790006ec41960e47f8982bd5c2a99293.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccec9a1e2b79047159a9989fde0eab.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281cac6d4a2a0a7553fac3e6501f0a3.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa955d43f33952262dc746131f37538.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b74f5c3eb5b5e6e69a0854f95da2d8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00217389cc2f79b702ee7f548d89ac7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac17ef461078022ec65d7f77970538.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3aa21fc7ece7fc451a24e351302d8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c14be375a06c73c7b43d709b945b0.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca220a651725729b0b07cbd10af433e5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f25f2b31e47039f78000692a7f8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de4097a722ef00fb741d8fe952d67d.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafa13d0a07cd92b65de44d6a3934ba.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a757414809e1f0353e5c7a6f9d61d80.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9b649d66477c935296bfacb3d2dd2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1675b25ceb529ac4bf9aef148eb9e6c.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669df07d5f55356ee645857c05af50c7.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3d2758eb03c7184b6d600997d1d3b.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4454131de897675216d440d78d5374.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57115cc359132530bd8ee3c586daea9.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d747a5be2cf9a7ecb42543c8bf03c4a.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4b0031fc5e6721e3152df2d1e22c0.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff8e8a4dfb64d5b20877b528fc421e.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9773cf579c9d9938f12389d2938a3c.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fe42ca4410b78a824ae0bb98a817e.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6447cfd1c754e4240a5f8e452c32888.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602a6c10c3320a565e601bd6a14707a.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16550f299c8267e20466256fc08211a5.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1164f12811a4895bf921bd47fbf8ba6.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8da990be69f52541855e9c73d822f.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553ebf9dbce94091c04ee41abda27f5.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b7cfe2cc589ff3fee91bb66744f98.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cb4502e1e35fc1059ea210727df18.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43dafcd96d67a00b7467bbcbd68ef6.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d4873a70984d1ed67a09975cf9ab1.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f8fb929d7b5577b4f4180022ccc77.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400828313bf3751072774c369eaabb4c.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66db91ee872330a8a119a6fe6c139d.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde6d0a62b5419174d7905b42c9ba68.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768661316db5b0576b936091f89cf2c.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e0afdcfbce1d01f8224bd2c5877be.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374208aeec49cc1ddeadd4bc07b48027.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="695325" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>