--- v0 (2026-04-14)
+++ v1 (2026-06-30)
@@ -835,51 +835,51 @@
   <si>
     <t>Yusinantika Metta Prawitasari, S.K.M., M.K.K.K</t>
   </si>
   <si>
     <t>12/12/2025 14:32</t>
   </si>
   <si>
     <t>197712281998032001</t>
   </si>
   <si>
     <t>Latipah, A.Md</t>
   </si>
   <si>
     <t>12/12/2025 14:30</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>SHARING SESSION BERSAMA BALAI BESAR POM DI MANADO</t>
   </si>
   <si>
     <t>Tanggal: 12/12/2025 | Lokasi: -</t>
   </si>
   <si>
-    <t>Dicetak: 14/04/2026 18:29</t>
+    <t>Dicetak: 30/06/2026 09:25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -977,51 +977,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58d9d134cde8af54cb671a584b41dd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1a820356178c25ffce9ed53527ae5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248744f7f710e19d89e06355a6020bc.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431af9a4df927d55cf597f92f0cb9315.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1172c4b0623b9b5b2bf03a357357e.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f464e715ad022670f197dd48a295da.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0a69e6a9cbc452766bc161e39c7d6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b407dfc1b5793587fb6f3ff5e154b62.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04fd10d79fddf7d455977b4aa1ab7d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05e8af788c52558d27a8fb78ef20ab.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c3e231b622ddb06b2131ef7e2764a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d5295ee27d9699acea94e17971e10.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562937008cec2aaec2083cfe01fa6ee.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a831a769c54e715e88bd1f2c0b81f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017d0343d499adda6d36c00196d2021.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ce0b07a4a7ffb8afb7df156a23400.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e65dd1daa6b0741a2cfe30f748585.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28a0135e2de7c5fded982b2903b414.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04861bd719f09d33faaec36dae761d.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b030576e58e4a785ed479a857bfc6c.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c94fea598194695eeb06131ab6b63.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399e5dd1b4cc1f725116fd539f51294.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0abb59d4c74b57391e85514236f19.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b7cf7569dbaadb077e0630c26b067.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030da6e8ed189155e788d9014e30b4cb.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1dc5d44b52d9f81b76dc01433168d.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34298391210417bcfb935af0607a6645.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9788e43beeb0c2dc1b74fe8aad51d37.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7f8bda342a8e6053d216bf2a3359c.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f126615f1b7bf2a1cefb0c588c2b252.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b56b3f7ba1dd6683ac1f967d8be04.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70981ea4a6c44892346d230c6a69cd8.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724b84e84edd098d8f9b749c13d60fd.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7327d6297c527eb030a369c59134d9.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c72dea2a12549b3bd42324922672cb.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb810104e2fc2cb06724a2d8bbbd788.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a711bb52c378b102df64188dd85f94a.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c09da156e763ba17a46f8c0126b47.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5925625c86f0f217a34f50335bdd624.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f691e76fd8762d08263eef5394087.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242081572807dad2b6840838bb1cf0f.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad3e655c73e0b8762a3026c0dd3959.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837d8fce31df98b03ee085824927a92.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e39e6b347a56e324ffac1649bdba9.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c80f925afb54a987a0d825d0a0d49d.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf98e73d5657a88f85a9753fbd8a741.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485da3a880d1cc940b8474a9907fcff.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b6e6dc4ea1474c3a39c67c4c566b6.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655b7238d73edc1eb0b4c5afc5a6ea2.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6791bc3e053c5600aa501fa94a134d0.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26560e483a63e795c72f1ba89d389f6.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3af93605a96cd570e0429604002a1.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babf0154f4c2a22dcecfa702a19bec8.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29646abbf718eb65d4272b33589cc916.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1534a5a00db94e89696bf3699416d.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044433f1e157696234b1f17aef46dafd.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e130bd688caa8c9cfaf9f0a84e6dec.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20eed2df9c7541fe2e12db81730f6d1.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becdbb3dabf47e67bcda6854f50c7c6.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fa83dd113d03a17d48cb2cb15e58f.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168192cc883155651d3447615815255.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94be55c62257db79c04be3617cb0f16.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3f47dc8e5064f2edac47e0344bc95.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b0067183841dcc11026478ce0381b.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e17aa161a39e12eac4ecbfc3c8cc86.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdd73d66d91cee6148ec1e1d11c844.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776520587fb727fa100db392f99f645.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38697f970aef771d89b905e0ab29dd0.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca119523c1bf927a8e246fee822ee907.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed54ce2f61f8c10cc7e7d080662a826.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af02fe55a14fe39952d79ff7e705cd.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a16c2f420391e8fc855002c2d7ed5c.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fc80156d95245e8fc6f2f5bb085f8.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ac81e1b82643a4c5f4cf15a2abd3d.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086f99aef94e831d0fe94332f36620c.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa94027ac3dcef481eb3fa9c6cb355.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0420072d3be2ddaf04bca402328882.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525233daee55ace008e815ad5964ab2.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220df22d511855b7e8ffc1ca017a5f8b.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942354f31b52fca12e858e645c57707.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6dc72ec2545b13fbf40d75fd0eb8b.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a94e08ef97009776ef2347fb46a049.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8db01f77d0f1cb359b183e94c0b8b.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105490d854f6c5d0ce9eeb8ec8e018a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142954a83add2426c637528a289147a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044c8ccd87d4c475c28a3de57f439c3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdb0305d4c29cc8cbcb225b4da7844.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e0e5c0c07dcfd0bd99449fa00a63c.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b03fe451f37668ca4b086cdd4a4bbc.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c0fde967afb709c8cbbb63a8828d0.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6aaed146673aefa9744bfdf7e8f6fb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce76301e2c31b9391bbbdac08920213.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491a089b59ead808041930b9cf2364c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849a9c7bc7f93e3b7f625ce16961260.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937227fee63301803bfb789d1b900364.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac661e3aacdd34ac596bb37f2bd76c1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f0bc7a709f8b6b2bc4ecdfffd68fa.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fdc4f10d61899459f2caca76c6c50.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8b1b2feeb0d871e871ddd2e614a5a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae8cbc71874e75fe199ff7813dcf59.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a8c212429412d100a30b9cd6fd6ae.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e359e87f7adc1a5aef3925088f14f3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52022f31e582a7a12a12a4ef78bafa98.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1cfbc687cf9d23b704736ca94acbc.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c990684744efe93c92a31bc0d73bb.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a1aadf33ecf8bb1e3ea80a12a2f4f.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b48321115dd562a0b31d1ec335e52.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779696ee5d95f81e52a83942dc52be9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d3561326f71752bb81a2019b1d543.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc4ed8361a90f84c8c1ccbdabbd8db.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680e6809dffd9965456f03864246718.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afb77623d9fd1bf2a71eb9d998e196.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c13598047dfd0b8359540fc3e82967.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c656596f299e8271eeaeec0e86f6e.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3874d6cbc95aadb4be0155d32e6c0.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c25f62e0379cb63e3cfdd61a54606.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3d44e805d6f8d78766dc46ffb08da.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb92bc0e3affc2e888b939ec514100.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cef9f65b73c63cd1183fb92aa1f16.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f277fe1cf4cfa74fbcd38b63cc1bc.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb127d1ec87866881b9e100e3ef21ace.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c77b37183f66007e8fac533f8f7d64.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbced2217ad01373de3ecf20341881b.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3201628b584055c701c1bb66cce8b2e.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75007c82255ad05a77b60404afe9d944.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d283c703b3d80330f7e014f04b3eff.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff99e66d4ab4074c9074f822c2b155.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f771afc058451083c168e13d68cbb6.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e8c824a405b1026adf7e8ae6d5720.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32c7f6de8b0072e9572cac41008355.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2913fb7569a98ae773e2c5cc933f0ee.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0642726738f3e687d622aeaef56ce.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b057a13b2c88420967e6a3809f440.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cbb4e23fd1694d183612b5b566435.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8693d7ff81012dacb74eb56588edb.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7ee96f85b698756bf332c0312aee0.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b943a2c48759c839efbad0b068abda9.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785060100cec439c39c2a9102cef4986.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aaffaf8542db8a9f292d4a02016a56.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca14d2b373f3715fdcb8590fd37960.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78d0a7bfb57b03ebb60aa1e074701b.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11264154e960da0b8256414afc136150.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf685437a9e7670b0f6fb88793bd3b3.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952b5ad16a7f35f5238f9bd0ec03c5a.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332c58ca5e2cc83ce648f37d2e9c73b.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42af8947986b923142318296a5f979a.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ade611a9711f2a5bb90424c0f1560.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4b12bf8a055f54c8a8eecf14d1bee.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a0f75ab40f91347a57aa4ed3b5e2a.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d395fce0d7cb26e0396b6c2347a0e67.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bc48c1a4b83a924488a517f18e54c.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1d1a32b0d3e926e6b607d0240df5d.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3c38de9c316345ad80968b07ca159.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ffcc2495f0ef6b38b040dbd5bad1c.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966f8f142fca052b0b40f77af7d822a.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85355173aa916c19744f2bae67c25920.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf600de22f799ccffd8b890e2ad46db4.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b4d6997ca1c3e7daf88bfa777a2a6.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47078170bfb01f2a4a3a300e13ef71.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfbc8d08403ffc14bb251692ef7f85.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe00bd008ebf8e2040c0c28f7e9177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d183df578579a2eca2e235a549fa87.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8253832f31c73dc05314357fba5bc.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c965e94f1909747d3827f5a67a84af7.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f59dfcfe3ce270dcd8664486bec01c.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dd82dfd7144e4f05aecad190c4e38.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9aca59b0cad7e62abefa074d11953.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0d0726518362472f93d0117cff57c.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>