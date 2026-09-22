--- v1 (2026-06-30)
+++ v2 (2026-09-22)
@@ -835,51 +835,51 @@
   <si>
     <t>Yusinantika Metta Prawitasari, S.K.M., M.K.K.K</t>
   </si>
   <si>
     <t>12/12/2025 14:32</t>
   </si>
   <si>
     <t>197712281998032001</t>
   </si>
   <si>
     <t>Latipah, A.Md</t>
   </si>
   <si>
     <t>12/12/2025 14:30</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>SHARING SESSION BERSAMA BALAI BESAR POM DI MANADO</t>
   </si>
   <si>
     <t>Tanggal: 12/12/2025 | Lokasi: -</t>
   </si>
   <si>
-    <t>Dicetak: 30/06/2026 09:25</t>
+    <t>Dicetak: 22/09/2026 11:40</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -977,51 +977,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142954a83add2426c637528a289147a5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044c8ccd87d4c475c28a3de57f439c3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdb0305d4c29cc8cbcb225b4da7844.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e0e5c0c07dcfd0bd99449fa00a63c.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b03fe451f37668ca4b086cdd4a4bbc.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c0fde967afb709c8cbbb63a8828d0.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6aaed146673aefa9744bfdf7e8f6fb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce76301e2c31b9391bbbdac08920213.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491a089b59ead808041930b9cf2364c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849a9c7bc7f93e3b7f625ce16961260.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937227fee63301803bfb789d1b900364.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac661e3aacdd34ac596bb37f2bd76c1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f0bc7a709f8b6b2bc4ecdfffd68fa.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fdc4f10d61899459f2caca76c6c50.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8b1b2feeb0d871e871ddd2e614a5a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae8cbc71874e75fe199ff7813dcf59.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a8c212429412d100a30b9cd6fd6ae.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e359e87f7adc1a5aef3925088f14f3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52022f31e582a7a12a12a4ef78bafa98.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1cfbc687cf9d23b704736ca94acbc.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c990684744efe93c92a31bc0d73bb.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a1aadf33ecf8bb1e3ea80a12a2f4f.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b48321115dd562a0b31d1ec335e52.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779696ee5d95f81e52a83942dc52be9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d3561326f71752bb81a2019b1d543.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc4ed8361a90f84c8c1ccbdabbd8db.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680e6809dffd9965456f03864246718.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afb77623d9fd1bf2a71eb9d998e196.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c13598047dfd0b8359540fc3e82967.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c656596f299e8271eeaeec0e86f6e.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3874d6cbc95aadb4be0155d32e6c0.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c25f62e0379cb63e3cfdd61a54606.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3d44e805d6f8d78766dc46ffb08da.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb92bc0e3affc2e888b939ec514100.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cef9f65b73c63cd1183fb92aa1f16.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f277fe1cf4cfa74fbcd38b63cc1bc.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb127d1ec87866881b9e100e3ef21ace.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c77b37183f66007e8fac533f8f7d64.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbced2217ad01373de3ecf20341881b.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3201628b584055c701c1bb66cce8b2e.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75007c82255ad05a77b60404afe9d944.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d283c703b3d80330f7e014f04b3eff.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff99e66d4ab4074c9074f822c2b155.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f771afc058451083c168e13d68cbb6.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e8c824a405b1026adf7e8ae6d5720.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32c7f6de8b0072e9572cac41008355.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2913fb7569a98ae773e2c5cc933f0ee.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0642726738f3e687d622aeaef56ce.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b057a13b2c88420967e6a3809f440.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cbb4e23fd1694d183612b5b566435.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8693d7ff81012dacb74eb56588edb.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7ee96f85b698756bf332c0312aee0.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b943a2c48759c839efbad0b068abda9.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785060100cec439c39c2a9102cef4986.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aaffaf8542db8a9f292d4a02016a56.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca14d2b373f3715fdcb8590fd37960.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78d0a7bfb57b03ebb60aa1e074701b.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11264154e960da0b8256414afc136150.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf685437a9e7670b0f6fb88793bd3b3.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952b5ad16a7f35f5238f9bd0ec03c5a.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332c58ca5e2cc83ce648f37d2e9c73b.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42af8947986b923142318296a5f979a.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ade611a9711f2a5bb90424c0f1560.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4b12bf8a055f54c8a8eecf14d1bee.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a0f75ab40f91347a57aa4ed3b5e2a.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d395fce0d7cb26e0396b6c2347a0e67.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bc48c1a4b83a924488a517f18e54c.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1d1a32b0d3e926e6b607d0240df5d.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3c38de9c316345ad80968b07ca159.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ffcc2495f0ef6b38b040dbd5bad1c.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966f8f142fca052b0b40f77af7d822a.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85355173aa916c19744f2bae67c25920.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf600de22f799ccffd8b890e2ad46db4.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b4d6997ca1c3e7daf88bfa777a2a6.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47078170bfb01f2a4a3a300e13ef71.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfbc8d08403ffc14bb251692ef7f85.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe00bd008ebf8e2040c0c28f7e9177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d183df578579a2eca2e235a549fa87.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8253832f31c73dc05314357fba5bc.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c965e94f1909747d3827f5a67a84af7.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f59dfcfe3ce270dcd8664486bec01c.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dd82dfd7144e4f05aecad190c4e38.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9aca59b0cad7e62abefa074d11953.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0d0726518362472f93d0117cff57c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782dffe1f76709e1cbbb2cfd7367934c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a580c7c0c10de0dcb89675670f9326.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b8adca505eb5892ed3baeb3481927.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d469b98e3d3a964eb1700c8754764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac6b9d50ea2187ad4164386b40cc7c.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f88a59d69148a351d73043ba2f7521.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe66e889fd5fed0e6f630dc74235531.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd36c696d5160f8c82540e78aba0ae5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c62ad725dd3e35b770a64d91253fcd.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d102e355a786f2ce4fdc5d6c271f92.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb4f8bdb6e56687cc202a6b7f57669.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99893725238451284a9acc74add4f55b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fdb0ed45957b3a990a9c2fbcf1486.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ff0c71c04278f0862e17d84635e8b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b9cd9d20c97a55f5145894c360adb.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2b4ca705ea0833c54654e5fe3e663.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ede23d38b7851d1839078f0e93c9d.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c1c43e150447d373cebc835d2f8c6.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61994c8ca9273ca30ec7f207b148431b.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7aef2acd5d4563848460c2b6f318a2.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb179f9b2a3325b0d098c599c69a0c.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6611d3208067c93dc278400a450c426.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446869cbacf16b1d930cc851d2a462b.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1423e1ea9ef330c6da50dd9fc2761e.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c9849db4ccb27fddc5de7520e94d9.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f635a52e82bbc95310c5e8fb2babf.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21151fde84a1c5f62c94d19202f38408.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc48308c3af691dd06743f5d1b02e5b.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53907116521a2f21f178e7492f32a3ff.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fa778d9a5ce8e4bc1c2fd9516f991.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf585556f4f730dee8297ab8e9328b4c.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1935594414db96aeb70a54e33201d.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb646f6e664863da78005c5122f594.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3315af77baea2350b53a2f6ad5998d.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fef8dd641bb3553b12da5f0c3386e.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a549b5e6017ab2941bc6e11373f65.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04a1ce5b7c398b6e051778e8d9a3b3.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffacafa85a72c2e3ece7d143ffa263.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501e1e2bffeab3716ef17dabef1f9f5.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6831f23046d7375e452ea5d8a2e1556.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43dc7ffbfa1890c0a257c35e13b8df.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49a6a269e2383f6972f2af93f0f738.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717400fa6a95870c20f803a3c95ab748.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa791a9dbaff5f0c8c58b18f1a1d9487.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705b2603f8b89acec2e6d3c6b324a1b.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef07742c3af4853ff783e5134da8fb9.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db04362dfe9f58317463c2ded272af2.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c29c822c166e4f2fa2422fab5162c4.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71b1da596f2af442f19feea7baba34.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07814eb12ba7835d9bfccb8e34301072.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a55075cc72cb25269f92f68e19df7.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ac8928c00aa1efd7131d0e18ae2c1.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b8965bdb2e83b316a41117cc18679.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5cde5047f408922cfa77ef7526600.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866eea9e0204a0eb1794b66f2bde48ee.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba000414d5e4fe17035a223d2bf30b18.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c0497d7965a0c880ff6b95578abf0.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e25430896c968c88e8192d888fa219.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fca309e99d00d8f555a1150e85f13.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87369395b77ba222791a5eaf4ac78932.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00743c0424140eeaeae7f3456e9520.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90392bf8596366192535dd89ea4e5a73.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa9c58dcb67d9e56fa1f76109f45ff.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8af59c047eb81cb2eb3d0779ba903.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d0757078a25e73405d5581a8e7e80.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa2b0f09c918e4598f7cfde52b1489.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae8273386e2dab4dbc4849e12330f1.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515a373c0b33b31c46af16ae5399c88.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608225f2a1c79c9ca73acadab133b147.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9131c527153862d8f0638d9b4bc56.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2a3661187e01749d5b34e63e24cd9.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f924d3347c6b73491d64cb78bf23c5.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8488ec433af8e7ece1e430738fb98.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9306ee5d9cea7f55aa935c42ab19f.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7efcc7f27261bff5f9ab180baff710.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c9e2c467a19761bb1697a14fe6fe8.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac6864db021ccd1f20592c430cbc1b.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666be82a6e6869ef03f2cf0844a4dfb.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c0cef09ea80ed041b53b2288fcaa7.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6cf4d54b32429ef2827c05c733055.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca02203f2f3d0348c6baae98b7de91f.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cce885f2f0aaab01499208f75dffb.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6160e1ef91e208cf38e9bd698c953cd.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a4fac71790ea90178a45ef07921ff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>