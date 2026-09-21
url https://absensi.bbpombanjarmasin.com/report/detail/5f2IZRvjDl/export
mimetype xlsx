--- v0 (2026-07-01)
+++ v1 (2026-09-21)
@@ -604,51 +604,51 @@
   <si>
     <t>Diana Sari Dewi</t>
   </si>
   <si>
     <t>197503071998032002</t>
   </si>
   <si>
     <t>Juraidah, A.Md</t>
   </si>
   <si>
     <t>198609222019032003</t>
   </si>
   <si>
     <t>Uminadhirathul Hidayah, S.Si</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>SOSIALISASI DIGITAL OFFICE</t>
   </si>
   <si>
     <t>Tanggal: 08/05/2026 | Lokasi: Zoom Meeting</t>
   </si>
   <si>
-    <t>Dicetak: 01/07/2026 11:03</t>
+    <t>Dicetak: 21/09/2026 08:44</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -746,51 +746,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189df7345d3812c676d1297453d6526.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ffb4a0a0bfabcd23adf9d3f5c69f1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ab8b87ef0745fb64eb959bb44febd.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83399d4c3b5312c7fa0124c3dd7129.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e51ac9ab6470c2485a939312b172f4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03467711ff95b893fddd288c1cf28663.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f941b0f219456420661b6219ba3c2c8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2454393702e290bf5e87616e0096d7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ba2f87bd3846db1ca314478deef22.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144959eebce03b2a7116288bb42f7d4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf079ceec18d93b4ab2d924c636e5cc.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8e6676f6e38bc68ced1424b67600c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f10b9f073d3dab3d43e2e6de055d6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c070466752a6f1ceae886fc841d729.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f72fba878f766a56134ae35eb86210.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f23bc2dc11113ae5562529f69d777.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcf48b6f9e3275b5f4219ff01032a8.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4521206749861c7818e45a8bbde0013.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dc968c29269e401e74bb509c75898.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de028b4462f2ecafc9a7e3876a5f3490.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e5a289efe2bcce076fe8d514dd8f2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accb512a65dbe2eed7c40bc8f532e9f.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915645ed9ba4ebcaece4324279059e5.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0980f6aecf88c60259d98a52f8e3ede.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ade8ef4d2e757f0c27e1852924dac.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18b1bd954bf31429065a4cebd6ffb9.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8541d9a874afbd24e2ee3f3b8ab4d04.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6627554bd78c4dfd609452c0c7070ef.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6e6ececb4dee639dc40b286cea8e6.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7c46613210433fad756109c992363.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4c10050ec2e0586c29cabb119a901.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ee60da01d0048775e1935da01cf0f.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98601807ac5d8aca05d39dd9b1d3f96.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869bbed7c7f4cee264fd2c4c05fb416.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67364769af3161d5d5d56be8afe4c917.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612714e4eabb5eef60a09fa6b5f72284.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b173f4d112d0a502748ee431b05c4dd.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbab524d7621154225ca58d25b86ba.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f0a51f1f6c922399ceab1873f6219.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b94c6c1ce4288ab3558734bb7c4fc.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339a6ebebacb2055681b51a0312c1ef.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269a971f53f7d2381d21cf9cd365f44.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0812ceaa7bd87d81be232eb30d20a.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44f76b0c3f3e2b9537af52d1d8ff84.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7c2684b2c5e76fa1356f737cc0d6f.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5414094f3b39308bc15906652e53dc.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e488d178ce54040af752f68122b19.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b666489ad399feadd5ecf1078590dbe.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2bf483fb625d7e7f79ea2b16c2f66.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957dd7b64d49ebc59e384015b5da79e.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563c33c5636c64a3b79f9812dfd20b4.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b56a1949d8cc6bb84902670685f20.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e3a4cb69892faf8b29febbda1cd0d.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0ad35c02b381c6a85ba1f4b37435e.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdb57ecfc178326a2057e68529790c.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0ce094b2d14e40728aac551188892.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d23c97a7322be48c1a5da48376014b.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60519a20dff2ec73182fee5c038a113c.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7110167cfacd4eb4e1331fa762b8a6.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd67bab0bca3a636d79a789fb788a72.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933453d32b6ddffcf9f826fd015addc.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b383854d6aa843c2e134a800a43ca8.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffcd38600f7c7c86610a21e01a48cd.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439e0988a52fed9675d8b90361d02f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc611a8e90a95b2f102f0f795705d82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68039f6deca11b41549fa3b870d41a01.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8893399e568fbb878942fd3d7a8a534.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634862862c69916ca4a5c5efecb2bb86.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3351337b7c65ea8b7602c5caac6e6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2546dc455c0ffe47416dfe8a914c4d.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8b100174eeb95f46c57a5feca5440.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08456a6db9f22c5eda75e0f775746c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b6bca7d26baf87252aa7e81660872.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c29ba13e7f69d22390f337f001f844.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbae461bdb31fa96a64eb78dbeb1b02.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc1860eb4a2b617ef23f76f03248f4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479110a05dd09debefa67501f4be1b11.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d471b89d1fe23ea5c2c550515b8f49f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc1584f13c5f73dd08618024d24234.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76230f71c91401a928cd03078e6939f0.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8605f21cf60ee17ef85e15c16b63c10.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d268fbf8fd7dfe8e8f7332b3c5601.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ccd9c59dba3cc3c53030d9be2a8b7.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38a6847288076863bad38e80342804.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c549410be74aeff59b5f9d417396f.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2ec2765d0981f2355ba1df08aa11b.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a9c857970f72d1768fc0ce138ae7f.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c3b6b8c02774a185b7941b953fbc4.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b0dd1a29c606af5ecb07aaa544c70.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce19a155e0551c11b1ae1fa16fcb479.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4970c0a47330e537317601b825a97a.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcec6926490a1c6feb53e986bd126d.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee57cfd3ea46b0cb7e8a0e77e29b0d.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e54ecc9a4333813d8323fcd9515c51.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c9757568d82d2fd18fb58372d544c.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85f6cbd90a4599c6502354df2a48da.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272253569419a11817987b66281d64dd.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0f5baf94bd8aa3bc6531857c1bd32.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e69cd7da7bca6c1fa2f6b463b454ba.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a3ddc036556d30501adeb9e58a767.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32daf030609d3f620f76a3aa7034545a.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35110d4ca4c0bc4430daaf60afa02b0f.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7474aaaa7afbc7089a2295cab8c78a8.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63cc8a8c0a19f7ec5d96497cc98be5.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb215ba57e922c83d213462b7ebf06f.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14160bc2333c99c5853eaa5150b32b43.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076551b14a7e9f9cdd6ac4e6617b8cec.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068913361df7f9968420b6a67103d7af.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21aa63aedcb78090f154642246cb112.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a746dd4273102ab04187aaed775a0.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d4c9d48ab51472765ab3ca68707ff.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01359b0591f49f369c5ddc431381af.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0118a5a73805132a1783dc3c8e687.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93570d0ac88010aa43c67cb029860c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da040a6406f0e19635f6f1ea0dd865b3.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d523e9559b72b1203fd7ca4639a5131.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cdda62b355ddf2d702f60c8c0352f.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db351cec3071b57a118674c08fd1f6aa.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f4abaa3b2984ac329aab009eeedf1.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84087d65f63fef25fb36743730c8c0.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b54576fab6828a149f650c81e6869.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd5f9b32e7bf37d50d6236df1d9533.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc367047edb9721530e6e077797c487e.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee132f5fc53ec72a0c6d73bf6e11caf.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc735af15a12382aaf87fd6e930439c.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5b1c0cffed8e59e3493f86f97d8d7.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e681308d2906c093867b5f614ba6eef.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa49079cad7e22f0da86be40cd2736d.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1200150" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>