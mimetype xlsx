--- v0 (2026-01-16)
+++ v1 (2026-04-08)
@@ -613,51 +613,51 @@
   <si>
     <t>Muhammad Fikry Ramadhan, SE</t>
   </si>
   <si>
     <t>Analis SDM Aparatur Ahli Pertama</t>
   </si>
   <si>
     <t>18/11/2025 15:41</t>
   </si>
   <si>
     <t>199407222019031002</t>
   </si>
   <si>
     <t>Juli Lomo Simanjuntak, SH</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>TRAINING NEED ANALYSIS (TNA) &amp; PERENCANAAN BANGKOM 2026 BBPOM DI BANJARBARU</t>
   </si>
   <si>
     <t>Tanggal: 18/11/2025 | Lokasi: Zoom Meeting</t>
   </si>
   <si>
-    <t>Dicetak: 16/01/2026 09:02</t>
+    <t>Dicetak: 09/04/2026 03:12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -755,51 +755,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb89965825a2153f67e56a8ce8a1a2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f331d63d33fab163fd8ef4bdacec9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69708d8093aa95b47b122afdc5886fe.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68566835df02634ea4e3a0976b32c7d.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cb57aee0931384d134da60d931283.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d6df3ab42d7f0b31be7394784ff2c.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8052cd6b55ad34df2d75ede18fb09.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac4d8d6c56b962c093fef6e49271f3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e3e09dc7422c816c5b5cf7860842c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c07f85e5868f73f778219d90d5e5a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb00c6df119e0aff0da2c1acce451e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2e24a9da5d71b158c16c32952edcb.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abe8284962ce77cc7f6ba05be4f420.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77a98e967786e394b1ab510ffc38d8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73f9be647043a30a18b4a735e8d4ab.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab142756e9a001644170f38d4ab8ff4a.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2a808ba9153a1b22618b7b7a59986.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd759fd29203f397dc36195bd53e84e7.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2bb481782e8ad13acad9d3aaa2b61.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35904402a8c4073570936c507e461507.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5931f670436535647a12788a0031550.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d367707594d7ba4ebcd6854097cc4.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593bac00379acb6c8a3324d59b31b7a.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b656d7363bb705c4ee4884113982d88.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2ddffd050aa8b311b21042546d142.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defe5cb92a463134af233afa36eafc8.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befd4396e60c69e97520ee13a19b38c.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b7006dc00cc1a8a51bea1d4bd3ca3.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fa47db4cbc491f27174f8ed2962cc.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2683df7f142ef9f64bbc65f3e767e.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99148a4f9d30606422b034d028eadb7d.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb46169e8d4c65a0fc8c3a5feb261dc.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815b79b48ac0577f250ec09f2cb6ee3.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50276664b76f86a96c577fa19ddbbb.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d61395156bcab3a1c028e24ae16e31.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000bc518e7b1138f72db804098f7e5f.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da332339befdfee97988b65ef60647.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de995743aeecf4c0627109fc45b3304f.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7ef967a12e42105f1107b43f2ccc0.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65409c8f2e8f6d7fb883fcbf07da75a5.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf288e19eb0d9bd2aba308b70a1f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f32bef4f38a7c281df7639301a76d.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c12c263dd749c7a71abef08a4ec96d.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbdac2ad7963dedb1ccfe33b67bff0.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83987b8650ea90fb7283c892be7bccc6.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd75ad728b895eef8cb8b925c3d4b0d.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f1f074d1fe96a918b3753db9aec30.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f0eef9ab784b5db9049e13add74f6.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d7f1cd4b3d3bb1a7d86d46546eec1.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3b5281181c556fad4fb4fd13202c2.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e8d4ecd5a23417bd06719c15f411b.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cc98be0b5d527bcb2fcc6bb0f6bb1.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ada1801013b9e358bdc991b13b91c.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf67e413d4c6ee283e8e2b533bf1ce.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17393181e54f8b2c54c1f1ab8fda2761.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0537ecf12f41dfa2663cda594c5106.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea7902ff87b3bb9e1f78dceefac4a3.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7467243e48ae350e0d4c68758fec20.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632df491d728f55b5b901cd73accdb2.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42527549502748ef49d0cffe9c61d3a5.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e4ea495fb09b1a107d495a2187698.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4f98406aad4f4c3e127c5f66d1b72.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbe6004ab7ed52c467c70e837aeb4c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655f52b5939a6bab36b6f5a64896654.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f3127eb22b886d26c074666edc2a8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a3e72014dbfcf5cf176df8e9cbd13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7117f8058bf7b858be20709cadc5f.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b76e022daa8df816c1cbaa01acab27.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c763fc77487ca05553521d3dcc411a.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082956c3a3abb1b6a19e9eafe234435.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faecba962a569edcad3acfda6d499c7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e2f9b90b8278e245314d471917bdb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f826b7700d1deb6a6325be80b99abc8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee19bded29fe40bea3c7cc624b7114.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f184c7f010b27ecb6fe877e68b0729.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc439e0cb106574552e226f18fb2f4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9f892b35ba788087c22191e214081.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29655f77f151cc6772a51c0e4b05d77.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106aa2e44ba15dc782b74166748dcc1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d081eca98e2a5b447db3548ac1e72.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc568a7c80bec09d5d3a50e28075f7de.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6a50851a999d3172b3665901adaf2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c7695835ba4b66c16f793327889c2.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efefd2abc650db98666a072e016f6c9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874b6ca3bc009fb3b4f0c4ec6badaf8.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668419f0571519c9a1c91044e994e1a.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b692cd993c7e362f4a2923cc1577ec.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0958108448c5670e8540bb9c5a7c41a.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75183c25425f55bd4fe5e65e5ced3890.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baaa77a0f274968764c1fe394c435b.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa91ce26d21b2582cb4d08a2cedf57a.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263de33f582ce21d1ae276733ad9aca0.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e19b1124da784d8104eba645496537.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872000174124d2610b7609fa5423e0c8.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de235891c137dafcb3e4cbf33e73cce.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027c944d67b023680ea989b39d623ca.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16e3287ba30258e87894d61e77c9f9.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960971d798eb58d6c1fd7cfd31b9120.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c222ca673f88db43042e471da690e.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4975ca40f75749899745bfc895a6dc7.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fef1843e148cd219b1117d2a3461c0.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c87b3b10281c77894b9d651b162d96.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b93c7c6f14b61ede9df54eeddb4a84.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d695b19ef5d18179098938c8bc141c1.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7724c005c60af2a79cb235eae632cb.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a63eb08967e033bb8655ec9783e91.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5617783c297385ca640230b71eb6939.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76b61d65a93d7002e32bf0e88cb9f7.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a5f3bf171f653bcfe2d2218a087f6.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0531b6445d63d80e3f967988e9f5b8.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e34c700fba830fe9ed57ecc48fa070.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f81bf9f8541c0f6de49d467c5ea18c.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34500fdf08f19241a7732f43d9b4705.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe366c2f7e787b50a00991fcfb3af6a7.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af1198b3483d29f57f544a97fb54a5.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fe2d8f843588757eccb2886a17000.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508ee2e9e8912dfcc5f832a6951a84d.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869660a135350973c608fdd8f7db8fa.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5a6967a12339021a3ba7318014200.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8244cd574b0ed95eab63544bfe85c.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f196614aada88f086e2061b6e22ab.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180b4c126121a7e8b2cfae370ee0a92.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc1f40baa0f0080e84a60af463876d.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee173b094d90e8386f3a62dca54bc0.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c79a020f5d33bb45048a9e9fcc269.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5bcce4c89e87f6eee2736eef9abcf.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1200150" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>