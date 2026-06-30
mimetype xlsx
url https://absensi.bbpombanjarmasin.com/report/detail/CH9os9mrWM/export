--- v1 (2026-04-08)
+++ v2 (2026-06-30)
@@ -613,51 +613,51 @@
   <si>
     <t>Muhammad Fikry Ramadhan, SE</t>
   </si>
   <si>
     <t>Analis SDM Aparatur Ahli Pertama</t>
   </si>
   <si>
     <t>18/11/2025 15:41</t>
   </si>
   <si>
     <t>199407222019031002</t>
   </si>
   <si>
     <t>Juli Lomo Simanjuntak, SH</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>TRAINING NEED ANALYSIS (TNA) &amp; PERENCANAAN BANGKOM 2026 BBPOM DI BANJARBARU</t>
   </si>
   <si>
     <t>Tanggal: 18/11/2025 | Lokasi: Zoom Meeting</t>
   </si>
   <si>
-    <t>Dicetak: 09/04/2026 03:12</t>
+    <t>Dicetak: 30/06/2026 11:47</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -755,51 +755,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655f52b5939a6bab36b6f5a64896654.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f3127eb22b886d26c074666edc2a8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a3e72014dbfcf5cf176df8e9cbd13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7117f8058bf7b858be20709cadc5f.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b76e022daa8df816c1cbaa01acab27.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c763fc77487ca05553521d3dcc411a.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082956c3a3abb1b6a19e9eafe234435.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faecba962a569edcad3acfda6d499c7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e2f9b90b8278e245314d471917bdb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f826b7700d1deb6a6325be80b99abc8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee19bded29fe40bea3c7cc624b7114.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f184c7f010b27ecb6fe877e68b0729.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc439e0cb106574552e226f18fb2f4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9f892b35ba788087c22191e214081.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29655f77f151cc6772a51c0e4b05d77.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106aa2e44ba15dc782b74166748dcc1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d081eca98e2a5b447db3548ac1e72.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc568a7c80bec09d5d3a50e28075f7de.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6a50851a999d3172b3665901adaf2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c7695835ba4b66c16f793327889c2.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efefd2abc650db98666a072e016f6c9.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874b6ca3bc009fb3b4f0c4ec6badaf8.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668419f0571519c9a1c91044e994e1a.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b692cd993c7e362f4a2923cc1577ec.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0958108448c5670e8540bb9c5a7c41a.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75183c25425f55bd4fe5e65e5ced3890.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baaa77a0f274968764c1fe394c435b.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa91ce26d21b2582cb4d08a2cedf57a.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263de33f582ce21d1ae276733ad9aca0.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e19b1124da784d8104eba645496537.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872000174124d2610b7609fa5423e0c8.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de235891c137dafcb3e4cbf33e73cce.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027c944d67b023680ea989b39d623ca.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16e3287ba30258e87894d61e77c9f9.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960971d798eb58d6c1fd7cfd31b9120.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c222ca673f88db43042e471da690e.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4975ca40f75749899745bfc895a6dc7.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fef1843e148cd219b1117d2a3461c0.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c87b3b10281c77894b9d651b162d96.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b93c7c6f14b61ede9df54eeddb4a84.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d695b19ef5d18179098938c8bc141c1.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7724c005c60af2a79cb235eae632cb.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a63eb08967e033bb8655ec9783e91.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5617783c297385ca640230b71eb6939.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76b61d65a93d7002e32bf0e88cb9f7.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a5f3bf171f653bcfe2d2218a087f6.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0531b6445d63d80e3f967988e9f5b8.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e34c700fba830fe9ed57ecc48fa070.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f81bf9f8541c0f6de49d467c5ea18c.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34500fdf08f19241a7732f43d9b4705.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe366c2f7e787b50a00991fcfb3af6a7.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af1198b3483d29f57f544a97fb54a5.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fe2d8f843588757eccb2886a17000.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508ee2e9e8912dfcc5f832a6951a84d.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869660a135350973c608fdd8f7db8fa.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5a6967a12339021a3ba7318014200.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8244cd574b0ed95eab63544bfe85c.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f196614aada88f086e2061b6e22ab.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180b4c126121a7e8b2cfae370ee0a92.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc1f40baa0f0080e84a60af463876d.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee173b094d90e8386f3a62dca54bc0.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c79a020f5d33bb45048a9e9fcc269.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5bcce4c89e87f6eee2736eef9abcf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f1c25fce187aa51e4c521ee383633.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a75e8b59401f97291ca3742d375386.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703dd531726c9a6a0543ab2bba85fa4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e461fb90e8b45bb8477ec56da1f93.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829c1b0f9c6d2bc3c3415f32777faff.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f6e8ace2be9a484bf2e856a1e7a8e.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3b6698238c0fa2389eaef395021b2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7deed6a06d8e5fd843cc1b83e725f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609e0ace19292e67418817c53246471.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ad4cfbd25c05f89b4e3de6efaaa6e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e775428396f38217b326dd2858a59.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d8996b1d926b9b75f926308b19070.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9980481192a5b3ead43489d348f4b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aea58b604a3ed2840c431a6aa23f1e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf339b6d2652a6c80f3193f73ad5e9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc1515b146979b28a61117387c18b2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74d08231be02e3be081b0280e1f7d2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d2e61e61b443fdbaa26701e7753da.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf0b3427b836a1ff37f960e567d6ac.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938d97a7530cc3c32fa05b7d78c1158.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd07e52b402db9cddf5c29128d42fa.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7352dbe9f62c887a4cd860200d355.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5fc6704c5a5d2e646f56c2a5bbf33.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc818ac7526aab5f51d13bba80bb3503.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61236d1862af1a4076fb7898da8bcf2.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da3cc3b7117dc7ea27fe99bbb5818b.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0676d6118e4b051477e2c739bde59.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bd25dbe94ca8bf7fff9cd95c7d0d1.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f384a06306b4f63a708b865d0270d.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ece03a74ebf6988f2554edd3179a3e.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e57427d819dc5ef0b6895babb57b1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1813324c08b449e844744df3c76fc0.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223e3ba2b139a98f6b8cf63720cdd09.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3886c28192741b65477835d028419.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea884d7ecf14ef8e6c044a6fd562549.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b675fabafb72ea37767679339089c31.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a7f31e1ca08844acb71b6e60f988b.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770314ba1423947e790e28cffff63f5f.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422e66a5375c8b9d54f929eb3e95541.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3588228a791ec5df367990b06fc7cc.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ba39ee7c71091320564fc4970e7bb.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af4e7330254200f49737b6d0ac3ce4.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728c8e97a28f1244607e3d0e0c3c4c3.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab0beadeb9da223c426b38ce21927c.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58b09e116e01aa611ebb6349843cc6.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83ebc1b269698d488eb13354482a6e.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffead5fc6799b61368856b793570f74.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcedd9de3510fb5a31a6809c0ef6eb9.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d205fd06ec995b71d1bceb3806acae.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebd5b6d938acd24ebd280cf855a783.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cce4c6bb94c54f82682732ca0c068.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a76508e1c0cbf10db48698ac94a7a.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d24c1980f6ab44f7adfd59a0c70eb.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c63e52eb035dea3520eab17f46099.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957707bc016faefe3504dfd5e2b4581.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8de07e10a313910978c88599b8a7f.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7c980c8aa486943f1c7f1bcdc290c.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386012ac452d4d07193ebf35bf5fc0a0.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93722f818b7e0ba0012a687e3a33fc2.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3dfecfff81aa93f956f8365e4b9fa.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88deba6c9a90183a9374a275b04315c5.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e4f85a04f933241f0e24be64bce1a.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9febe91e010534a086edee45308db8f.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1200150" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>