--- v2 (2026-06-30)
+++ v3 (2026-06-30)
@@ -613,51 +613,51 @@
   <si>
     <t>Muhammad Fikry Ramadhan, SE</t>
   </si>
   <si>
     <t>Analis SDM Aparatur Ahli Pertama</t>
   </si>
   <si>
     <t>18/11/2025 15:41</t>
   </si>
   <si>
     <t>199407222019031002</t>
   </si>
   <si>
     <t>Juli Lomo Simanjuntak, SH</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>TRAINING NEED ANALYSIS (TNA) &amp; PERENCANAAN BANGKOM 2026 BBPOM DI BANJARBARU</t>
   </si>
   <si>
     <t>Tanggal: 18/11/2025 | Lokasi: Zoom Meeting</t>
   </si>
   <si>
-    <t>Dicetak: 30/06/2026 11:47</t>
+    <t>Dicetak: 30/06/2026 12:01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -755,51 +755,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f1c25fce187aa51e4c521ee383633.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a75e8b59401f97291ca3742d375386.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703dd531726c9a6a0543ab2bba85fa4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e461fb90e8b45bb8477ec56da1f93.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829c1b0f9c6d2bc3c3415f32777faff.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f6e8ace2be9a484bf2e856a1e7a8e.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3b6698238c0fa2389eaef395021b2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7deed6a06d8e5fd843cc1b83e725f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609e0ace19292e67418817c53246471.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ad4cfbd25c05f89b4e3de6efaaa6e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e775428396f38217b326dd2858a59.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d8996b1d926b9b75f926308b19070.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9980481192a5b3ead43489d348f4b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aea58b604a3ed2840c431a6aa23f1e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf339b6d2652a6c80f3193f73ad5e9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc1515b146979b28a61117387c18b2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74d08231be02e3be081b0280e1f7d2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d2e61e61b443fdbaa26701e7753da.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf0b3427b836a1ff37f960e567d6ac.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938d97a7530cc3c32fa05b7d78c1158.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd07e52b402db9cddf5c29128d42fa.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7352dbe9f62c887a4cd860200d355.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5fc6704c5a5d2e646f56c2a5bbf33.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc818ac7526aab5f51d13bba80bb3503.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61236d1862af1a4076fb7898da8bcf2.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da3cc3b7117dc7ea27fe99bbb5818b.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0676d6118e4b051477e2c739bde59.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bd25dbe94ca8bf7fff9cd95c7d0d1.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f384a06306b4f63a708b865d0270d.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ece03a74ebf6988f2554edd3179a3e.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e57427d819dc5ef0b6895babb57b1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1813324c08b449e844744df3c76fc0.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223e3ba2b139a98f6b8cf63720cdd09.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3886c28192741b65477835d028419.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea884d7ecf14ef8e6c044a6fd562549.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b675fabafb72ea37767679339089c31.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a7f31e1ca08844acb71b6e60f988b.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770314ba1423947e790e28cffff63f5f.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422e66a5375c8b9d54f929eb3e95541.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3588228a791ec5df367990b06fc7cc.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ba39ee7c71091320564fc4970e7bb.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af4e7330254200f49737b6d0ac3ce4.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728c8e97a28f1244607e3d0e0c3c4c3.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab0beadeb9da223c426b38ce21927c.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58b09e116e01aa611ebb6349843cc6.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83ebc1b269698d488eb13354482a6e.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffead5fc6799b61368856b793570f74.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcedd9de3510fb5a31a6809c0ef6eb9.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d205fd06ec995b71d1bceb3806acae.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebd5b6d938acd24ebd280cf855a783.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cce4c6bb94c54f82682732ca0c068.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a76508e1c0cbf10db48698ac94a7a.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d24c1980f6ab44f7adfd59a0c70eb.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c63e52eb035dea3520eab17f46099.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957707bc016faefe3504dfd5e2b4581.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8de07e10a313910978c88599b8a7f.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7c980c8aa486943f1c7f1bcdc290c.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386012ac452d4d07193ebf35bf5fc0a0.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93722f818b7e0ba0012a687e3a33fc2.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3dfecfff81aa93f956f8365e4b9fa.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88deba6c9a90183a9374a275b04315c5.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e4f85a04f933241f0e24be64bce1a.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9febe91e010534a086edee45308db8f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62c47d5c6803de129002bf9af3044b.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fd1d9649c8db2e723b1d12b88623a.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86213e42051a684fac2fd1baf40929a.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1c8e1921cd1afd9f2dd5befa5b4e6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e21c6ed932d1390a86eabaa4e00ce0.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa8a5b2dbe3c003e18e41bc6d1248a.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffb2927b25ceb50d0461d14ad831e5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73252839fe520746d814e1288cac18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa902e840d8b1fac633002a6aadac2df.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f7d621c8790dcdcd6c59ca41a1ddb.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347102d0548666859cea79b8ef94ce6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c4b318b8111f56ae752392d79b881.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413520217f29daf4b2e8d44ea604e93.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942440a0051cab67e649b54aceb8454.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f218d390eaf512e5c546941105836c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72093a370a0087e24daf64bee4d65dc8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72204902e19d917ba00e04a053d258.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21873830b75f5377ef8ddfff90b05db9.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde97548b0cb67d6a840de14dbafb08c.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe88e69de8032e4fb87c751dd428c1a.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f55ad75a90e07a0aa2bceff64e082.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514173454b6c5f06fa20ff1300af4de.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33db28a66e903176d68d942d96f6cb.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56863f8ec57227d3ceb72c37e0c20610.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb556da76e7f72f53eec6ef58801f3.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00d7c496be4b2c1c4e88f97291eed7.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb6cb27ea2df2e3274a2c2f0bdf4c0.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43e7ab889f123a413a013e2e7ef974.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160e0189e5e0b4d9971ed1db101a91b.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11978abc593a429147473927af2e49.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123bb66f926098ac020cfcf1b83bbb6.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31de0a7148d3ee867e641b7b301c6e6.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c30d371d015c9546f2b89ca95c3afa.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b56f4681b7ce9e9b2bd3f0fdf5442.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718c3f38ff69c2ff5559ef664ac43a9.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645090d9046684d1aa324ff741056a3.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350dc104f896cf7d94b46e052f61db1.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54688d72c597eb2b015af0d031159cce.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a7b59f2f9a0daa009dcff6e8a083b.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965956f6c79acdfbe28879a508b7df5.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627765164478bda2605f9739ea939019.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a6576310c28b7cec080c99a5b948f.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716881edd02febc4be1fd59b8bbfcdb4.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f1cf17cce799a7bd66865ee46a8d1.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2872cd8334966df3cd059fe05ac7372.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7660699ed9e3b1b5523ed53196ef1.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691da7172e8d1ea9c4463ba8c7f9d487.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed2554e4e78680455e80237d6ebe61.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071436f7a89ffc6b4d22ec3c235223d6.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b881c34d18c38b4eb567e5f9a2ea895.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe89ae5cb5e147e659b52bc7bd39161.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60a1ee2c3d469c3bca92db1ee49b35.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388760bee575b05f831c22662e7c65e5.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4af371d184bff7af9e6b654b55b226.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467aebf68d15bd66f2ab70e7c835cd8.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22ee81f8ef0e1795bfa2a785fbcc29.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd27ae3d92600af5e4acee0a3e0e317.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd92d9c96cd2c75003a290d1b564db.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df99fdcd37f342ed5cc60c0cfb51040.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa203e1e7aa4d3b105cb0710af64dc7.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dcb802e17d2848e8d73bee3b9e638.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e128443cc403f9bee1f3eed1f43f81.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bb60f0738708c3b439dfa6265313b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1200150" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>