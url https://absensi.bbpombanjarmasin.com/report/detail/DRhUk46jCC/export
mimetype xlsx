--- v0 (2026-06-30)
+++ v1 (2026-09-21)
@@ -352,51 +352,51 @@
   <si>
     <t>Rifda Rizky Novalinda, S.Farm., Apt.</t>
   </si>
   <si>
     <t>24/04/2026 09:55</t>
   </si>
   <si>
     <t>199303292022032002</t>
   </si>
   <si>
     <t>Nur Fitriani Ahdy, S.Farm, Apt</t>
   </si>
   <si>
     <t>24/04/2026 11:34</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>RAPAT PEMBAHASAN FORMAT LCP BARU (PENGUJIAN)</t>
   </si>
   <si>
     <t>Tanggal: 24/04/2026 | Lokasi: Zoom Meeting</t>
   </si>
   <si>
-    <t>Dicetak: 30/06/2026 10:18</t>
+    <t>Dicetak: 21/09/2026 08:44</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -494,51 +494,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972929872c4882abb15c7ddb22f2ddc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d785aaf7b49baa5a08dd3fb83e66b3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4987299e3511658f325bbde73ab22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a23d4e045d56bc2e62e8f98748582.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd84a736bd06245e1731b99f70017a6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83648af66b85eda842658ce2de0649b9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c02710908997b852f906e0cf64b78.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fce065dba65a324cff1353c768275.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87f93a45a70125a1a67165f83814bc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d250a2425521112b438c9f74a2e0a2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167b2b9ef8af5073a8d925ff3021606.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b735f0ddf7eb2ff0144a9fda85eafa5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de89ec9c6df8f61669bfe024ef7fab.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f2e2b0aa2309b4baee6764fe3d57b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd5cec9dcfec9f28dc6444e3b62a72.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcfcaf6deaed557af6f20a275ba7d9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284d01a65123ce276d287693fb1bb9d.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f23ae25a533a4b5c99333cb7d5d31d.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45960b1842a5937d2ec14f4396d2a312.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453495e929b0930d9a498a178961682.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438e0c68a76ee4d62b7af0d13cf89be.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ced66a2e62cf048bec16c10853142.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033abb24c1eeea1dd2b8e814fdbcc9a.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d02713afdd45515aa6c1cf4cd74224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60a45911709edc0266ad8581145fd2.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa1165be052f4f84a975fa9e63dc1e.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cc48d108ab3de31eb96c0eb14ed30.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d46d5b472f0a356c54c33b6875bf3e.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b3af7f022aa87c9c225406db28df9.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2388b2ca340412dadc0d49ffdf067ed.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f461000b16910bf2c34a6cce3325acb.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5cc3177c16a52ee4c4835bfe1884f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391b1b9cd3a48002e2fc382b138b740.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0061a7fed54273b918c129925eeb00c.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4f5c83f275aa2713c66c0f6e83298.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1295c3a1c3ab13c5961bee6c71a83.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addda0f8a86c6cd630c4a4df798e111b.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c6effffa03c374b5ca448290aaf3e.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b99fe0127434dd7a7e8c1630acc294.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3bf1b39eb442030aa965b983c49c2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5149807825536ad4f7a67ddc7f520.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d0fa2328176d1c018feb28fbf7b85.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba479e2dc5321823ec6ce32bbfba3ba9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce365e0dbd942b5edb6b7ccc699d39.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87d200884b847bd3b9cfd26fc62fb8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3e96fcefd544af74402e7248165b0.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa8187ee7e8c4c6103d4618663f19b.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff264632048c3f7aba68ee6641c49c6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb36ed4eac5c6dfeb9ae51b385a6ef.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ced80fb6a6ce495c29ee2c6063f138.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157aa563f96f3a5ac34cb12b4d831764.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b8c03fba4fb257811c0262efe7059.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6354f55e5e1fba39aaa33374c141fb.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cc25a8ac2195b181c0ab37152e9cb.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19843b8bc646f2696fe039336fd97b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251177ef79226426e72b8a7efeb6097.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c728e048307c1b0b49ccf584d8d9c30.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1714034cbeb1a6a61bbbabc93f0e6.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d10cc566ebf873b2731a970ed9db6.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb557c1b18b289bd8b57bce239a582.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851265209326fe35353a521ece846e1.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f441288524a67cb2db286e81e9716.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c1276f622a61a4f379addba36feee.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07e8f0a4eb9248aa05390caec1f883.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="628650" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>