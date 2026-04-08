--- v0 (2026-01-15)
+++ v1 (2026-04-08)
@@ -77,51 +77,51 @@
   <si>
     <t>Pengawas Farmasi dan Makanan Ahli Muda</t>
   </si>
   <si>
     <t>Pengujian</t>
   </si>
   <si>
     <t>Badan POM Banjarbaru</t>
   </si>
   <si>
     <t>Hadir</t>
   </si>
   <si>
     <t>21/11/2025 14:18</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>RAPAT TNA &amp; PENGEMBANGAN KOMPETENSI 2026</t>
   </si>
   <si>
     <t>Tanggal: 21/11/2025 | Lokasi: Ruang Rapat Kepala Balai</t>
   </si>
   <si>
-    <t>Dicetak: 16/01/2026 00:55</t>
+    <t>Dicetak: 09/04/2026 01:38</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -219,51 +219,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8093550494126f9ec4760b75741cd65.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fabfbfdf70d603444ba6df7e51fc0f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8093550494126f9ec4760b75741cd65.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ca9b025c5f39c2d14dad36e701825.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="428625" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>