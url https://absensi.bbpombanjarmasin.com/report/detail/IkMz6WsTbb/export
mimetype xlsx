--- v1 (2026-04-08)
+++ v2 (2026-06-30)
@@ -77,51 +77,51 @@
   <si>
     <t>Pengawas Farmasi dan Makanan Ahli Muda</t>
   </si>
   <si>
     <t>Pengujian</t>
   </si>
   <si>
     <t>Badan POM Banjarbaru</t>
   </si>
   <si>
     <t>Hadir</t>
   </si>
   <si>
     <t>21/11/2025 14:18</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>RAPAT TNA &amp; PENGEMBANGAN KOMPETENSI 2026</t>
   </si>
   <si>
     <t>Tanggal: 21/11/2025 | Lokasi: Ruang Rapat Kepala Balai</t>
   </si>
   <si>
-    <t>Dicetak: 09/04/2026 01:38</t>
+    <t>Dicetak: 30/06/2026 13:19</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -219,51 +219,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8093550494126f9ec4760b75741cd65.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ca9b025c5f39c2d14dad36e701825.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8093550494126f9ec4760b75741cd65.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b88525da99cf756cee0b6a5acf34fc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="428625" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>