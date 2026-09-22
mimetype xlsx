--- v0 (2026-07-01)
+++ v1 (2026-09-22)
@@ -589,51 +589,51 @@
   <si>
     <t>Ghea Chalida Andita, S.Farm, Apt</t>
   </si>
   <si>
     <t>197507181998032001</t>
   </si>
   <si>
     <t>Nauvi Arlina, A.Md</t>
   </si>
   <si>
     <t>199403232025212020</t>
   </si>
   <si>
     <t>Ade Rahma Yanti, A.Md, Farm</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>AJANG MINI GATHERING &amp; OPTIMALISASI SINERGI (AMIGOS)</t>
   </si>
   <si>
     <t>Tanggal: 29/06/2026 | Lokasi: Aula Balai Besar POM di Banjarbaru</t>
   </si>
   <si>
-    <t>Dicetak: 01/07/2026 16:09</t>
+    <t>Dicetak: 22/09/2026 10:51</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -731,51 +731,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae9efe01570ba1fa03703af12accf0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc71350a3727cae798f76866754b33.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a20b8b1ccc885f45cf329f2ac5e1ba.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f3a1108499b2dd7e332becbf38c29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4002f77f66633038c11a00bf6755df1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1a1b2599cc05c549e9e47d4ffd160.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47bbc1ea06de4a8c864a5e598bab69.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc13649bbc9c5bdf3d76cbf211c26a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa54ef507b045a56ffbbabf869cb9b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee44188b540d0f7ae8749b4c5e200e6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e8cf4fa38c6623dcc2dc0d2e4b5b7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dc9d774ec5802a8eb458454e46a49.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4518ea5e706a0a38f8a2636c68dfb.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c32a4f3286ed605e541938940c6a4.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8c127edcab028cc8856cb93185a34.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da4711c692a837c5f53788632c919a.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc78e557163df167d407856dcaa714.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627da6ce95a53fb66c57b028bf821230.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a73f7462f3d8dca0329a3fcdcb7b8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a65fa34792334451055bac0605a3d8.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1795be7e8792d55ea10189ab431563.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5524e7cb22d53f94ec98e48acb8546.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c6410058e5488472e8f7f1e0f0a86.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9681287e233c3349a6d0ce25908626.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99854aafcacbf119c794bdb6324a9807.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98ea03e6d68c14ac12526e0e715a54.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366521a29c206c3b9d39b3d1026e4ff0.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87964022e32d4dded2b2a910a4615caf.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a43fe509691a03875e10d76db4549.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbebcbcc7a012fedd9b65fda158698d.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3450f5c346c71a70bff6dd6c578a4.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c10ebd18b2a5665589f7ee4df48f97.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34641ecceb843dab43dce118499893.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48aeab6d05d456c49e7278eb0868458.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3477e3ef8be64d5302144f371ad305.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c82ca76366aa29b0ece6e92ab70bd.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4245d9fae13c11c807aca1d4895859.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d13e3417b29993619ab6a83ec6f7e.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95a2dcbeb5548e433cd9009caee9e6.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2c3772a0d107a5f4b8dea034116b5.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d515beed28376f4f45ba9fbadcfb4.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c8643534f8f938a2ec1b20dd7b0e6.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439683be66e71202967360456204280.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0499b8896291b53ee7e2c040b0229.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101d53049c4b2ce49d495296281cd04.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d5c284ba1f15a68ebd865c223ff38.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af042033a9aec38a19d3d43b6d10edd2.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fa3df3efccaf19f9e7552ed85959a.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3782dc23a7e3e0cb1918b3958880e99.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ab31478e60d2ee5e8b6f189a05dd5.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d886b6c31ba6fb38dd5cdb7d37741.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc616604e1fa2cba379b7246310a40c3.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588e757dc26b64eb5af73f09ce8c186.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578313e3caa341c50b96e9cbfb97922d.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605cb12e74fa4b4451111130e99236e.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d941f36d3730537d8949e93006fc922.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1f422726c7e44f820a5042060a728.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4d8e41ae4409693b29d000c9b67fb.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247a6f3453a1f879c042f012f1b194d.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef18af44e5d677acf34715d2dc8698c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae11709bcae38df54d0353d11c004f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7be4f97ff3e97ab75b3b017c86a25.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953b152cd9e2f7da70cf7fd446609dc.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b0ad23348de8c881dd44739c4b053.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403350bc5927651fd9cd05a001600f5e.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc913b06dfda1f0d27e54cbd661815c.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f9f3e204a8bcea7e717cf54aef3bd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cff9c8af5ec7158bcf87117f1600fe.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040f976cb1a1a4937d155b7059acbdb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33bfe2435258f981c7a705ab15c279.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c26c11b45d3c4bc8a5ce7e25f25a8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824269501e2e2c7b149c0d82f25e588.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3eff94535f1bf007bb28e072522726.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d112440c928e3bb630bde4d80064406.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0d7ac47cba9c8074ec991fe0d9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbf7276561b17238281bb1fa8fccf8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b4553f62c7ff5566400b01a2164f7.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c78d06f1e4dab58c16306a46307f6e.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437ad33ccc1a2c98aad91bc7cf5c5d3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03debf6cde8fbfeda004e5a287787005.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5405798d0edeb5cb518901b8c4c7174.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809500531cdc2e640116ed4f2b162c82.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876331be1ecf1f2af63bb5a0ee24421.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf72810f7bcb769011dec8af5f764e.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8271bbea971aaf7f8994e9c1ab20da.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95090b5e039b243cffa9456014404873.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc75c17b47ce0b973add76bdc8c94e.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0d4895c358cd2c53f71dca50a95c3.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e296b6a4a5be592d8d3d9a3e7fbbb4.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d594da9d70621b21fcf165f52d744a.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15a5a6e103b1bcf24d71e2a27a86a3.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3479c6b0a05af9bfcea1992338cba.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7e3153ae87631742840008b7f2152.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4476d30ddb020895cb272ebf5f8ce7c.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d2c4c557018f627c50ec6f4cde814.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d309a14d32c0989c49322b8d7f4355.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f6e40d0554631c11533f51e8d64b1.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213404d6b4280c863566a6a2362e675.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274635fad5d323bc651706adf4d8a9af.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c453817b40db0d2fed836b11a5abe.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c970c2208f209093292613ef47578.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b233bab96c80ce8347937a0db34e316.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26443398754ab07f48bb54467798f1.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74891efa2efe7a3d8b560284cb577ed.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce58bfaed2244dd9471af16f4a8e1a7.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82877c7f77ee8aff33bd8da90572650.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115c297cf4d65f357e9f6572a3dedc2.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32d6b68ef4ef998adad149a3cc8d0b.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440e30dbd12e590f6edce12c3f345fa.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb4dfa77ab3834e2698e566b41620f.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4420be72effad74c2dc1b102cd7c596.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8af32179f337747bfb203d67447ed3.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497ff2c9b4d750807d531570fd2c7ff.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa73f822a36d9791cc4c1105af21373.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab6ceba98f5cca322dc302cc459652.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b36be2c14bf5bb7e98afa9c0aca11.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f2472a36c876cba8b6cf04155b144.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017f8cad9c981186afb7c7b23022e89.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6a9a36d247ddca2c543f54c6386a8.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ead444b51137a2fe4105ea18d557cd.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="647700" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>