--- v0 (2026-06-30)
+++ v1 (2026-09-21)
@@ -220,51 +220,51 @@
   <si>
     <t>Winda Aprilianty, A.Md.Far., S.M</t>
   </si>
   <si>
     <t>199010232025211013</t>
   </si>
   <si>
     <t>Haji Muhammad Ridho, A.Md, Far</t>
   </si>
   <si>
     <t>Pengelola Layanan Operasional</t>
   </si>
   <si>
     <t>20/04/2026 08:33</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>APEL NASIONAL</t>
   </si>
   <si>
     <t>Tanggal: 20/04/2026 | Lokasi: Zoom Meeting</t>
   </si>
   <si>
-    <t>Dicetak: 30/06/2026 10:18</t>
+    <t>Dicetak: 21/09/2026 08:42</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -362,51 +362,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9a7df94a2efd2269e0ae327f1bc97.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca58a3c1e8bb62c789349ebc50c8ca9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df6504edb236c824b0399443832db1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5418f16f6357374cd16394827ae9656.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e97753bea078427a0000f59d29362.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e5474d58c58ca637c2cfd231f0193.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc82813a5c3f4327f7411611779462.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2160cc702492a521a25a37dbf4e6bc3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e713d4d0e13decb975ea19750abcf21.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a5a25ce2b712d0e0ff059b7ea3e77.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e145aa12897c92291c99048b95467d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8921dc30fd4fe2ac4630c4bd2012d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c26974d9bbd55a1e52bbee23b6ce9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79d342a38b19329091cba845a63679.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc4f077a5c2b69a60be435aca5472e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880976c5c0cc5d7092a770c4ecbf695.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4fa6110e99ad5f8375948f6bb0e89.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2da0903b03ef0f27783b7c827895c6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e12d3b4e9f510998c1af3c6058a5f.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5418f16f6357374cd16394827ae9656.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fb3bb3976dfb2847642eb779f4d08.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefa673e9181a250bd31189e2920368.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a2a8fe7fb60646b53888e111b52c0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9a26feac16189f9e3837052777410.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e89c296487fd8be120489893a16274.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f01af7a4ba425069e232c4ea4522b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ae25b37f3b5d56610f5aaaf2899e9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f7d58163e06cd55fdefffd02712c6.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aeabe4346995f8cb26a2332dd7ac5a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168729cb5087b6c8bf056addc823627c.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e29f4c2aea06de6a2cfb4f2f3d5cf.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac21db1e220ba039911457b2273bac9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="647700" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>