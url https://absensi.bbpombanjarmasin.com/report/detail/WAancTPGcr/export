--- v0 (2026-01-16)
+++ v1 (2026-04-08)
@@ -76,51 +76,51 @@
   <si>
     <t>Pranata Komputer Ahli Pertama</t>
   </si>
   <si>
     <t>Tata Usaha</t>
   </si>
   <si>
     <t>Badan POM Banjarbaru</t>
   </si>
   <si>
     <t>Dinas</t>
   </si>
   <si>
     <t>12/12/2025 07:15</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>LOREM</t>
   </si>
   <si>
     <t>Tanggal: 12/12/2025 | Lokasi: lorem</t>
   </si>
   <si>
-    <t>Dicetak: 16/01/2026 09:02</t>
+    <t>Dicetak: 08/04/2026 19:03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>