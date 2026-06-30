--- v1 (2026-04-08)
+++ v2 (2026-06-30)
@@ -76,51 +76,51 @@
   <si>
     <t>Pranata Komputer Ahli Pertama</t>
   </si>
   <si>
     <t>Tata Usaha</t>
   </si>
   <si>
     <t>Badan POM Banjarbaru</t>
   </si>
   <si>
     <t>Dinas</t>
   </si>
   <si>
     <t>12/12/2025 07:15</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>LOREM</t>
   </si>
   <si>
     <t>Tanggal: 12/12/2025 | Lokasi: lorem</t>
   </si>
   <si>
-    <t>Dicetak: 08/04/2026 19:03</t>
+    <t>Dicetak: 30/06/2026 10:50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>