--- v0 (2026-06-30)
+++ v1 (2026-09-21)
@@ -199,51 +199,51 @@
   <si>
     <t>Lia Afriani, S.Si, Apt</t>
   </si>
   <si>
     <t>24/04/2026 13:49</t>
   </si>
   <si>
     <t>199411142023212035</t>
   </si>
   <si>
     <t>Rifda Rizky Novalinda, S.Farm., Apt.</t>
   </si>
   <si>
     <t>24/04/2026 13:48</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>RAPAT PEMBAHASAN FORMAT LCP TERBARU OTSK KOS</t>
   </si>
   <si>
     <t>Tanggal: 24/04/2026 | Lokasi: Zoom Meeting</t>
   </si>
   <si>
-    <t>Dicetak: 30/06/2026 11:40</t>
+    <t>Dicetak: 21/09/2026 09:33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -341,51 +341,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a0818eaebe6225d239a0861c041f4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db306b4970a9bc447ee68e2ae52ec4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea57bd104556af51c8d8f560716517a.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007028715d1ca3432e6d6566ff18fbd.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de071456f5b313352f571c82d8dd78be.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101329640bbb24c5d0ff83d7eb1c0a8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441d6c39a2730f2492a141dee8b3061.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c90809e3dd8416632e28cdd0543bc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9161609d59f478c16da257eed7216e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab9a74bdfa5d1495da5b8bc2aaf1ce.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7088c8d4219aaa49335549b97c6774.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d157ab7da4362b419c4f34d7f3032.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c393ad45f78c0d90ecef7b204a0fa5c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba4ab13ac36f5aaed5705f074c716d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0aac4e7245835fa7654c6368b5ddeb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47f76b989f807862081ba1f0e8111c.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c37e4f4fea5542da8f8e1c812f039.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2db4995c71fdbe3b12b3cb1f293b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1daa27b1da51b9467f5d69ffb4008.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e9f141b69241f2ebfd8aa429c56cf.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed532234e918787cb122e06ffabfab5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8c21ee84cb0fce39fcd582c14c50a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c826597d2388503e2677e0a45c0c1e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e9c4c120c137264d9143f93da924f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c5462ae2d32afe2678bb99213f344.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505aed16693987100d3e4ee7c2e4656.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf995345f42a7163a09076a4f5ffa898.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fbee6d23b4d5ac69a0b35965b418b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="695325" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>