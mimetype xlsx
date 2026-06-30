--- v0 (2026-04-10)
+++ v1 (2026-06-30)
@@ -142,51 +142,51 @@
   <si>
     <t>198707102015021001</t>
   </si>
   <si>
     <t>Rivai Endra Dwi Yulianto, S. Farm., Apt., M. Pharm.</t>
   </si>
   <si>
     <t>02/02/2026 15:39</t>
   </si>
   <si>
     <t>199909302025212023</t>
   </si>
   <si>
     <t>Irma Nur Azizah</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>PRESENTASI AAS SHIMADZU PT DITEK JAYA</t>
   </si>
   <si>
     <t>Tanggal: 02/02/2026 | Lokasi: -</t>
   </si>
   <si>
-    <t>Dicetak: 10/04/2026 22:23</t>
+    <t>Dicetak: 30/06/2026 10:50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -284,51 +284,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59d6b9af2c8b5f842125cc20b86944.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f950ea95aac5818eeb2950015b5e5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada3045940ca01a43e70404f6909201.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7565bf6b8bce5b58a210b2521145a8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffac48742458bd5b69f80ff72be5a7.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a8c69f042aa056a7dbabb7bf77f42.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d6d0ac514de90a407a4e34a8d583b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58541b98811efa594545e02c9eedb14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab711769fef7a4c2f4068ff1703e4a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b02dfcbfea1afd5e997a4d889316d7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479bbbe25f515642d9eef24d9bfa05c.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd8a130bcb82dabac471186f71cdac.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2b78239b2ae0bc0d1e92ad26f3e11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387121ed356b7db2bd3fa11215c5ce9e.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e03e28a54766c16d74191f211a621.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bee302c8bc3cf4a530043d79ea2779.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="609600" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>