--- v0 (2026-06-30)
+++ v1 (2026-09-21)
@@ -371,51 +371,51 @@
   <si>
     <t>199303022022032001</t>
   </si>
   <si>
     <t>Niki Yuliansari, S.Si</t>
   </si>
   <si>
     <t>198401272006042003</t>
   </si>
   <si>
     <t>Ultra Lestarika, A.Md</t>
   </si>
   <si>
     <t>22/05/2026 09:37</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>DISEMINASI HASIL PERTEMUAN TERKAIT DECISSION RULE DAN UJI PETIK</t>
   </si>
   <si>
     <t>Tanggal: 22/05/2026 | Lokasi: Zoom Meeting</t>
   </si>
   <si>
-    <t>Dicetak: 30/06/2026 11:40</t>
+    <t>Dicetak: 21/09/2026 08:42</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -513,51 +513,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982821dd9bee8049b14919b18cf76ca4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23ace5a0495c2d0d99b49bd387b3ea.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cad5b5db3ebd438208133380f7712.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcebaee6180634c5f76a287cdc8fe7.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc79330e57a73aab272b6f6dc492753.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c18977511d205d65cb6fe39838d18a.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225ec1750b6ea0a4b174bd8e8c66933.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf937649467c0aba0474b6772979c7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed36c5d6b5d06d0e5dd0c515465aa6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f895b5c0847d6141586fef9cf0ffab4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26288bcb81c3a116cfe5d4e0c888cca.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b6e926695e0353acbb2fc9565da70.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b81bceb05d9a7f8c58156a2739a03.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fff349c2f139b5ee3d73433677144f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf006bc387fc28032e1f27e8e35879a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08be67394e5e5533a2f6284766688d.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358b002974d755d96d10239ca659190.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782018d685a10cec45c40c4dcbfc23e.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d8da09021b9040d81bfc2f536feb2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781b3c2e4683ea0b8cbd2803e97823b.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4f4caa8baf5c2d9bdf473282df4b3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216a4efdb3556860dd3d60a86a4a912.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dcafd6484dd4e8e7b9864eafb6009.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b13a7b664cccb9d4433820dee45c68.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd5aac0f139ea3b46b8130cabc191c.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94220c96983ca141056da6838541344e.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0a343df6cb6027ee123d158cdabf3.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069f2ebcac58a5aee10faab917e326d.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4a09106c5c8987a99f4ce8b7ffc08.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791d3c4d4f9e03f3108b22c9998fce1.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6f3bb3835fe59f9f753331d97334f.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872687f26a0cb66ccd2ffb14bb01bd6.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd9c54169192c0dbffbe4b05571b37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f37bf26efdd85888d7b98f91893d2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2aa77549ada957cb4358484ed1068.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3a9b3f7ce62b9ac1ae8f778379b0f.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcebaee6180634c5f76a287cdc8fe7.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358560491326b0dc1b9ea3b97ecce7c.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6290685c2538039b04c9a7c0d0a836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c61dcfc2d9c27a3a8da7abcb4033d2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9438a1e35c123a0d7c80cc06e5202.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a984d16111fe6c1a3723a71d940cf01.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba5238181ec1aad8c87f19ccf79909.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5bfa29c8075367724d87ec45d00ed.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5659e555a6fbffb6e184be2f191cacb.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77de698d8a1d56fa8e3173bb3f7c28.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d5a6e3573596e519542bc5d893054.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed845a82088ef3c69ecab774080ec591.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe20575c4f5ee53ef9f9d923ec4258.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6be903e52424c963cb1f3bdb5ca58.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3eb1041d3f5fc00337a053661e0377.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c614af35596e92661990f8183b937.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58abd24ed2b5fb57441d542aa0ab52.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc957bd7ed7f42454e162e81cad5015.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4686894836bccf5fcef54db7996205.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3f5f5dad1d47c0afa70600bddd8b9.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f86e0591205855cda7b83f7d091211.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a2a218bce0742fc25d2423d18c4fd.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e1c5c037f8265a3c81d25004faddb.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090850902bd3e0ce4dbee47e82088202.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fa8a15a65754b853582241b594c5f.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924185234b5a6433cb06ceeac8f68019.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5233cb2bfa102cd2c8928912c6753ab.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c95424129641827f6ab5f4cdc069e.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8fd4b036ddbcf2c802ec6a45a6314.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02e68302c6c2e38eae873e8e5f1349.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1200150" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>