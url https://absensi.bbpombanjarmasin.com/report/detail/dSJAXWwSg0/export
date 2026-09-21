--- v0 (2026-06-30)
+++ v1 (2026-09-21)
@@ -223,51 +223,51 @@
   <si>
     <t>198905212012122001</t>
   </si>
   <si>
     <t>Aniqa Meilani Rahiemna, S.Farm, Apt</t>
   </si>
   <si>
     <t>198401272006042003</t>
   </si>
   <si>
     <t>Ultra Lestarika, A.Md</t>
   </si>
   <si>
     <t>Pengawas Farmasi dan Makanan Penyelia</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>RAPAT MENTOR LITERASI DIGITAL</t>
   </si>
   <si>
     <t>Tanggal: 05/06/2026 | Lokasi: Zoom Meeting</t>
   </si>
   <si>
-    <t>Dicetak: 30/06/2026 10:18</t>
+    <t>Dicetak: 21/09/2026 09:33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -365,51 +365,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054c97d84ddfe504bdaa4739253d5d8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cdace93dde7b73d6c3900f1c9c83e.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9120b339b21e09ff7cdc73b4310025.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dbf7feb0f26343e1dcca9b1943c67.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd964bb9a28a70dd3e3d3c8ff390a12b.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61de072cd76d98d092a313a9a0a97f.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52c65d050264747edff73739acd47f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a9f4fadd336566e49bdc916c6a1df.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a12a3d00aeab80765ee35618668c6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8798b4b708a7e47d2aef35e6783167.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d293af47423a9fcd468c3295028b35.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ee10e9f134c1c52a309fccd5fbc4d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f20955c5d4c29cc9f6063fa2dfdb5d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459e70876a0a1f03c521fc745122f77.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94b8f2cddb6eea72d657abb5ad3c02.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f383aeeb8bb43ecb3d9def43ef556.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705c18bc54b0608c7d643dd7c2ae2d7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c454e6278ae36eed0c10e6d743966.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e1ab82e2ee318e4ce514cfdd82c1d.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f2e9d12a4aa1818478db7b12cf84e.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5711a43d5d30d904ef12548632fb6e3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e211c0998d703011b5249351ffc786c.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226a8c5a1ba6c072feb7f0e953ce956.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc6fc8f1d33808d8f3bd34ed3575c5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfeff3a27d579ce7cbf24c9d654e09d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a62e139f0b308b22f5fa0925a2bbc2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11014c9c420739b21ceb95d5cdc662.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b168d46d4175a74c33d2ccc45cc1da.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b352eacd006610c95e2d3e67100ab3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a8c5b87595276bdc2cfeffcb296eb.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d208df18024e81139268f4eb85a16.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a534d49710f453abdf9f9eb32ea07cc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1200150" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>