--- v0 (2026-06-30)
+++ v1 (2026-09-21)
@@ -142,51 +142,51 @@
   <si>
     <t>19/06/2026 10:58</t>
   </si>
   <si>
     <t>199204152015021001</t>
   </si>
   <si>
     <t>Benny Ismayandi, S,Farm, Apt</t>
   </si>
   <si>
     <t>Pengawas Farmasi dan Makanan Ahli Muda</t>
   </si>
   <si>
     <t>19/06/2026 10:56</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>RAPAT PERSIAPAN PELAKSANAAN RENCANA AKSI AMIGOS KE-2</t>
   </si>
   <si>
     <t>Tanggal: 19/06/2026 | Lokasi: zoom meeting</t>
   </si>
   <si>
-    <t>Dicetak: 30/06/2026 09:18</t>
+    <t>Dicetak: 21/09/2026 09:33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -284,51 +284,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea8ff4fd3a0a214f00d63de4c05bb7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8d5c8fa2c02193e5dc87b59d1c5ce.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03f7ad7efbab5482909c18cd444da5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94887f943fd10e2ea8155921090e459c.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16233c65c58b3e366e3625442b3845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9b4928d18275b0a7aa871874a9aff.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5d248a08be5ce569038029060015d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0aac4e7245835fa7654c6368b5ddeb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47f76b989f807862081ba1f0e8111c.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c37e4f4fea5542da8f8e1c812f039.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2db4995c71fdbe3b12b3cb1f293b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1daa27b1da51b9467f5d69ffb4008.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e9f141b69241f2ebfd8aa429c56cf.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed532234e918787cb122e06ffabfab5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1485900" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>