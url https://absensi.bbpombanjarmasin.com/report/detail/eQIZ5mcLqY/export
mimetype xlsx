--- v0 (2026-06-30)
+++ v1 (2026-09-22)
@@ -196,51 +196,51 @@
   <si>
     <t>198807102012122001</t>
   </si>
   <si>
     <t>Anna Yulisbeth Simangunsong, S.Farm, Apt</t>
   </si>
   <si>
     <t>17/04/2026 13:33</t>
   </si>
   <si>
     <t>199501312019032003</t>
   </si>
   <si>
     <t>Lira Riski Kusumawardani, S.Farm., Apt</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>DISEMINASI PELATIHAN KITCHEN INSPECTION &amp; SOSIALISASI TINDAK LANJUT PEMERIKSAAN SARANA PANGAN OLAHAN</t>
   </si>
   <si>
     <t>Tanggal: 17/04/2026 | Lokasi: Zoom Meeting</t>
   </si>
   <si>
-    <t>Dicetak: 30/06/2026 12:29</t>
+    <t>Dicetak: 22/09/2026 10:52</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -338,51 +338,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6d19092850cd823473716c547c087.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461706890323558fd344aff8ff52bef.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ad62c9660e8cd5c7f38db08131193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca00577e0ceeaaaaf8bbae3f533007c.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a7c2cc460d8c0913909462bf9814c.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488a2e21f86268b3e01ad4aa34b2edc.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f544064ca9541b3918dcc02a4649d59.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0f962f0724f1fbad4b7384e4d8a45.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b260aeb96d229c30eb9a0e92ba99d1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868900d11b0856c9dcc8f26f5b64a077.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236d9f7c19e19c87ca1c89679fa5073.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e91eb0d726a650f60965ed49c7c060.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fbdc91211371f27e6ef161c97368a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1e9c5599fc193646695478529f322.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a10640a4d3d13c18b35945e9c9c72f.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23372c418f7c8827cc403b6a200465.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4aa5afb27387f0f6c3bf1124eda20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f49ba0dd5ca2da5fc9644e32dc03a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7103f7af7b943713b984b4660774c8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc1837febba3e5dbb180c6ef7b1bd9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c3567e23300e581302763df19a6ff.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f52cba979356c1b3646ce7f31996f9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05790a075d4a5d5342165996cae71c4f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa98f4355e2ae49de3dccf8138e956.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4c89cea2001ed611cc0bb04ef0b56.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b33f358876ed24b1bc7a83fdde9036.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dab4c3dbd905825c20cbfb975ff2d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c33d5f5bd85a3ef6f5296d12c96b72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1200150" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>