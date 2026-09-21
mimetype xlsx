--- v0 (2026-06-30)
+++ v1 (2026-09-21)
@@ -187,51 +187,51 @@
   <si>
     <t>199701132019031001</t>
   </si>
   <si>
     <t>Muhammad Fikry Ramadhan, SE</t>
   </si>
   <si>
     <t>Analis SDM Aparatur Ahli Pertama</t>
   </si>
   <si>
     <t>198401272006042003</t>
   </si>
   <si>
     <t>Ultra Lestarika, A.Md</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>RAPAT TIM KERJA AREA MANAJEMEN SDM</t>
   </si>
   <si>
     <t>Tanggal: 26/06/2026 | Lokasi: Zoom Meeting</t>
   </si>
   <si>
-    <t>Dicetak: 30/06/2026 10:19</t>
+    <t>Dicetak: 21/09/2026 08:45</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -329,51 +329,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3e3b3a6f56ccac497ebe7a85ae92a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255ea56eaf7a9e48785f75ccff83039.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7e8f358de360b32f25d5c59ed992d.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44259af0077c3971d276142894e0d513.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9020387d5876c7cf4e4d7879efd05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97870e1839c0a9e005785290318adb.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df558c8a9fe4042360b9ac3f9d1178d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15692fa3184e8334be4884d9523082b7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79b085c0fafdd0020aef21cfb6d68d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8b778a69240e049c5322d473dfe6d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ce4af22d5d59f0126ca24d3cc1d2c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c19ad5d98adeab5fdc466b1d6de0f2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abaf6f012f964512d8d55dc2f15d77e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7c280672efdf70b3d06cbb5eda50c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba864a8158882f3086136d465aa6c8f.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71165450a2352c213b1bed9f2c2020a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee986fbbd36f14e6f4078ee9cb024f05.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f7cfa1d3a97c7c26acf6563990f67.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d11a05718973008f1d0b39a979435.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80178dfc5c6bfe5f3dcacc18683e322.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecddabb68590a515407773aa2e554d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947e76c2ba78968f667b4c186d03726.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f357ec2010f617751431312b8f3e64e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937f887888d16502ed70a5f29f06645.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac04c131c7916e058c2bca0ae6b7ab.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25241cbd330e645d2bfa168a0262187.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="685800" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>