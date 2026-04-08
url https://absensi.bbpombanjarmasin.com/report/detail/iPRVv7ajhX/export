--- v0 (2026-01-16)
+++ v1 (2026-04-08)
@@ -1,168 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>NIP / NIK</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>Jabatan</t>
   </si>
   <si>
     <t>Divisi</t>
   </si>
   <si>
     <t>Unit Kerja</t>
   </si>
   <si>
     <t>Status Kehadiran</t>
   </si>
   <si>
     <t>Bukti (Daduk)</t>
   </si>
   <si>
     <t>TTD</t>
   </si>
   <si>
     <t>Tanggal Submit</t>
   </si>
   <si>
-    <t>198604132009122002</t>
-[...11 lines deleted...]
-    <t>Badan POM Banjarbaru</t>
+    <t>123</t>
+  </si>
+  <si>
+    <t>Shefani</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>TEST</t>
   </si>
   <si>
     <t>Hadir</t>
   </si>
   <si>
-    <t>21/11/2025 17:01</t>
-[...41 lines deleted...]
-    <t>21/11/2025 14:22</t>
+    <t>22/01/2026 11:40</t>
+  </si>
+  <si>
+    <t>fdfdfd</t>
+  </si>
+  <si>
+    <t>fgfgffg</t>
+  </si>
+  <si>
+    <t>22/01/2026 11:32</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
-    <t>RAPAT TNA &amp; PENGEMBANGAN KOMPETENSI 2026</t>
-[...5 lines deleted...]
-    <t>Dicetak: 16/01/2026 09:02</t>
+    <t>LOREM IPSUM</t>
+  </si>
+  <si>
+    <t>Tanggal: 13/11/2025 | Lokasi: gfg</t>
+  </si>
+  <si>
+    <t>Dicetak: 08/04/2026 19:03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -260,162 +225,102 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de90b1f9999a616139fa0b34c6e300.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd388f4399721f6b727fed1532d79f1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffde3cac136c2d9064ad6610f09092.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9393eb48ac6f9ffef28976adfd451e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c08b0906d3d880bc9fe54c52759fd3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f661f5ba0870fe94b43208edc0a3f.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>8</xdr:col>
+      <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="685800" cy="428625"/>
+    <xdr:ext cx="457200" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>8</xdr:col>
+      <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="581025" cy="428625"/>
+    <xdr:ext cx="257175" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -682,232 +587,176 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J10"/>
+  <dimension ref="A1:J8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A6" sqref="A6:J10"/>
+      <selection activeCell="A6" sqref="A6:J8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="22.28" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:10">
       <c r="B2" s="1" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="B3" s="2" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="B4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="B5" s="4" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="65">
       <c r="A7" s="6">
         <v>1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="6" t="s">
+      <c r="G7" s="6" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="65">
       <c r="A8" s="6">
         <v>2</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="B8" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="C8" s="6" t="s">
-[...8 lines deleted...]
-      <c r="F8" s="6" t="s">
+      <c r="G8" s="6" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6" t="s">
-        <v>21</v>
-[...55 lines deleted...]
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="B5:J5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 