--- v1 (2026-04-08)
+++ v2 (2026-06-30)
@@ -83,51 +83,51 @@
   <si>
     <t>Hadir</t>
   </si>
   <si>
     <t>22/01/2026 11:40</t>
   </si>
   <si>
     <t>fdfdfd</t>
   </si>
   <si>
     <t>fgfgffg</t>
   </si>
   <si>
     <t>22/01/2026 11:32</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>LOREM IPSUM</t>
   </si>
   <si>
     <t>Tanggal: 13/11/2025 | Lokasi: gfg</t>
   </si>
   <si>
-    <t>Dicetak: 08/04/2026 19:03</t>
+    <t>Dicetak: 30/06/2026 12:01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>