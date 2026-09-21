--- v0 (2026-06-30)
+++ v1 (2026-09-21)
@@ -199,51 +199,51 @@
   <si>
     <t>199204152015021001</t>
   </si>
   <si>
     <t>Benny Ismayandi, S,Farm, Apt</t>
   </si>
   <si>
     <t>Penindakan</t>
   </si>
   <si>
     <t>199704062024212011</t>
   </si>
   <si>
     <t>Herwina Dita Lestari, S.Farm</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>RAPAT RUTIN AGEN PERUBAHAN</t>
   </si>
   <si>
     <t>Tanggal: 19/06/2026 | Lokasi: zoom meeting</t>
   </si>
   <si>
-    <t>Dicetak: 30/06/2026 09:18</t>
+    <t>Dicetak: 21/09/2026 08:44</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -341,51 +341,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f77b9fd93b869f942c3774858e839e.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789a50e38aaf47dd39a54fc3c83f03b.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3b4af5d92e4d1bd1e33394d95864a.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacae4c1025268184b190726c016fabb.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35356f9003388890cc28d71b89820f.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f636ac5d7cf5c68bdac0ac84e85fdc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212ceaee463c6936aa096797e518d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f0737026f96f1f46d21685c3b3a97.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819f00a1c7527b3c1826fc17aa50145.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3aee94c9c356af2956b72cbf126e2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee535a4eb6447b44850a3437bba77b5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b42415c482ba35467c97aadbbe3e89.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46784dc956bee8923dccd0ca09f0d81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63578898e0fff4b3059ce84d94416133.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5339041f332259d23154ee90301db.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b42a044c59b09a61a8dc752e17d68.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81fcf85b5b49654b898e30b01fea4e.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcda660a7bb3d6877d2f3d8057e118.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e1e8abaea4b6d6d2a5b3e682149f2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8fb917dbf90fc113a55cdf8e97a2b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c139e2bf28a89a6644fd50885d88c4a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e15c3509d7e96d8f363e98ca33a8c0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46430a2d146e989d1594019ad322da78.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68dbb70ee64c1c5de89f04f633869c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ef49868127f57cf6f7bb78511e49c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa238f7bcf08eca23b3071f4661dd6b.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1209675" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>