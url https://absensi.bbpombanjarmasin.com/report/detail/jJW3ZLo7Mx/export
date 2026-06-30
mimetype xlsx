--- v0 (2026-04-08)
+++ v1 (2026-06-30)
@@ -544,51 +544,51 @@
   <si>
     <t>Naillah, A.Md</t>
   </si>
   <si>
     <t>199506052020122003</t>
   </si>
   <si>
     <t>Aulia Rahmi, A.Md</t>
   </si>
   <si>
     <t>Pranata Keuangan APBN Terampil</t>
   </si>
   <si>
     <t>31/03/2026 14:06</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>SOSIALISASI TOOLS PENGUMPULAN DAN PENGUKURAN DATA KINERJA TAHUN 2026</t>
   </si>
   <si>
     <t>Tanggal: 31/03/2026 | Lokasi: Zoom Meeting</t>
   </si>
   <si>
-    <t>Dicetak: 08/04/2026 21:26</t>
+    <t>Dicetak: 30/06/2026 12:02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -686,51 +686,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391cc1e9d75e784d4fbd8a81a2d43d5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cb9bc4c4720208183fa133fdee564.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690921701212aa7a24d90e115169c3c.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1f0c3737cd77bf3c89b0fd93cbe43.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819491fb2f3362819c303f569c9a14b3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e1e0ee64e4a848ffc04ffa4641422.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d65f34d580aadfc2d9bd480e41d7a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c5137f0d06e937f783fee6aa4d450.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64518a39910329f657b81f190b5989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ddf83431b7c78a922cdef57cadf23.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465414c8b9aea4dd0cede61ba9d77d92.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d636a4b71cd6a4b350ce5b98e73868.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539114dcaf3219b8119cc44ed9730617.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491e571cdae38bf17bf628883694630.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88319af1fe568b6aa7a64fe2e9b34506.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934c8af0bcd7369fee313f1b888f51e.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb08b2fd4f83ab22fe1014b3d0e25d.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f5f5c98df60a436e6e51a98926f42.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f7067431a2af2c1f9f84b2ac6b1aa.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51861b6c7343713652b07b5f37789b.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e1d6696995f2a51e2685ff9c3e3d3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75143e20f9db6fca7ed778d18f709f53.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a937bad5d9d93655a3e0431e97ce8.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70b3892b2e16309e6a53cfa56ca24c.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e65b640e5165a1c276fbc4b28191a.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa7a02ff28f4f444f28508c962ea7b.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9783883503679abfd517b54efcc31d.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6979557114c828570a5721ee34879f.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652815fbfb6e43fddfb98349bf32ee3.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3defaa956a02ed3f198d75aae66b6dd.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0bdd3c13842e2455a89e197983365.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ce2c5116c3d42760d214d64336845.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cda3664a44f760caf0377681f85b92.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e3b87562bdae967204e2fdc66e051.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9235b4544027aba80055de0770104.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01332822eb810ee2e1ec31a0ba4e9d.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b48e5bec3e1409ebb22c09fd8a483.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69266e17abb94e3d82853e51ad665a64.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f3b81d5fd1c309ba5046e5cc652b6.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bf43c42a45af1c27dfaaead91c9c9.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f784ec2a7bc13568d61056c55b8ff.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165b3d2f68f07a384f3f8dd92dc45bd.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67266fa3c9fae1414b22a21e5e4805cd.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d7ced652378d584ceb35da4752052.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0fb8fcd561626d1249a8ebe2c0f7a.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59680731b8dad17c81c0a37402f2e215.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ac8c5ef88177f83a5786c2f3ce1be.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1c1f8befd50b21e94ce3218b19ea0.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ac1bbc3cedb59077c37d36375b0c2.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43ad0b18c3c26aaedae2157df4d9d3.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b1571fe2c0847c9b828a13b0c748a.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85fabb95fab2934effdcd5ca829a44.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84246f701af663440e36ad34e61be4.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ead6dc3398b235962be11f4c5abb2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28da7a5e6ab6f4d75a543f0e7a3bb4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14f0f516989571cb31d82de2b7c436.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897e9a8da7b34dde3a1ba79e7225517.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfec45d65fe01aa32a3356dac0cac30.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0515aca18827b6e5a8bd612873579fa.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf426e5f5b5a361e28aa67194791163.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63ffd8b6e993458e12eab1e520fe14.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f474761d88693b992d1d4f9244a7d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89979ab8321afe7fedb1d69ad48f768d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e7876e0269cfdf8023023296d98b3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60992c959db963800ad36668298d13.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cd77c5c80f20f35ae3eae9c84775c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b897de612e60e3c24fa4cd6f0794c50.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4f374d456b264bb01e5f0227b8af8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a7ccdac0224b4428d361b508e2866.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b604d54114fc4eabadc54920f2b2c.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455432e482a4080ee5c849d8fff3c77b.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd103ad982d93b6871c6a9e79551a1cd.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1016e8d11d9942dda24202b1803fc6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe902676f2ea2caa933002a0044f7a.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24789425606b8199b4362b4ca15d18.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c9313da59009fae7e24ea8e2010fe.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a428ac2d2fb0bcf9c3519261ccfcda.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd958ee7fd21c369cb96568348799c.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af31bab72c72d8e1b6a1cdc0ed025e.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b584366bfc94b26a2f512f1547e6d.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b05675cb66eb13ae6affeba7fdde1.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaf565bfa5df1b7f1a1d1c3fb4e016.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b853f43b987055fdc4cf776238aba8f.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ecd8e5345a03d63eac892e6ee3102.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e98a6dd107bb944459f97793317bd4.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d3fc30b3159a18c564558cedb152c.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1393dce3076a3ace6ef3d0e7c4d544e.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34535e70487c1d18cbcdb6bfc844c9e7.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d8000a056aefd992b8f8594e32ed9.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f26f16ae735421e8c7184caa39137.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b486de61fd72223924dd4b65f1edc.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a1abe4d832ba1da5416548af919aa.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4723d37be3a8379feddf9f71bbfedc6.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f93ccb1817320372c1d12fcf9fb7cb.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305214fb1500556a977705ed874f35b4.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac8529f6e3241ab5fd55578b1190b2.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495c4cb2ed74ce60411f82047b6c1cd.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3375797987807f1f8d243e4a92ba4fc.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c7378a00da77188f59f7b32464006.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b1e4d9a54dee338a4189fd87033fc.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12eb67dc45f80ac1d351344b01248fe.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb177fde77d1eafa618ebe368765576.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16eec698c9c21a86ad8dde816a33450.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9a9adc1e2a6dd32e0fe6e8fdb1f4e.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aace88b718979e018e8d53f44ca349d.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e94ab5b10983b5c896a0886e61fc0.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399e9b19ea23c210f17d670847ad41a.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0954784f2c3f0581407b85c72a443ff.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="647700" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>