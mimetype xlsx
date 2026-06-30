--- v1 (2026-06-30)
+++ v2 (2026-06-30)
@@ -544,51 +544,51 @@
   <si>
     <t>Naillah, A.Md</t>
   </si>
   <si>
     <t>199506052020122003</t>
   </si>
   <si>
     <t>Aulia Rahmi, A.Md</t>
   </si>
   <si>
     <t>Pranata Keuangan APBN Terampil</t>
   </si>
   <si>
     <t>31/03/2026 14:06</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>SOSIALISASI TOOLS PENGUMPULAN DAN PENGUKURAN DATA KINERJA TAHUN 2026</t>
   </si>
   <si>
     <t>Tanggal: 31/03/2026 | Lokasi: Zoom Meeting</t>
   </si>
   <si>
-    <t>Dicetak: 30/06/2026 12:02</t>
+    <t>Dicetak: 30/06/2026 15:32</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -686,51 +686,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28da7a5e6ab6f4d75a543f0e7a3bb4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14f0f516989571cb31d82de2b7c436.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897e9a8da7b34dde3a1ba79e7225517.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfec45d65fe01aa32a3356dac0cac30.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0515aca18827b6e5a8bd612873579fa.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf426e5f5b5a361e28aa67194791163.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63ffd8b6e993458e12eab1e520fe14.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f474761d88693b992d1d4f9244a7d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89979ab8321afe7fedb1d69ad48f768d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e7876e0269cfdf8023023296d98b3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60992c959db963800ad36668298d13.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cd77c5c80f20f35ae3eae9c84775c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b897de612e60e3c24fa4cd6f0794c50.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4f374d456b264bb01e5f0227b8af8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a7ccdac0224b4428d361b508e2866.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b604d54114fc4eabadc54920f2b2c.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455432e482a4080ee5c849d8fff3c77b.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd103ad982d93b6871c6a9e79551a1cd.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1016e8d11d9942dda24202b1803fc6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe902676f2ea2caa933002a0044f7a.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24789425606b8199b4362b4ca15d18.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c9313da59009fae7e24ea8e2010fe.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a428ac2d2fb0bcf9c3519261ccfcda.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd958ee7fd21c369cb96568348799c.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af31bab72c72d8e1b6a1cdc0ed025e.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b584366bfc94b26a2f512f1547e6d.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b05675cb66eb13ae6affeba7fdde1.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaf565bfa5df1b7f1a1d1c3fb4e016.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b853f43b987055fdc4cf776238aba8f.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ecd8e5345a03d63eac892e6ee3102.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e98a6dd107bb944459f97793317bd4.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d3fc30b3159a18c564558cedb152c.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1393dce3076a3ace6ef3d0e7c4d544e.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34535e70487c1d18cbcdb6bfc844c9e7.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d8000a056aefd992b8f8594e32ed9.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f26f16ae735421e8c7184caa39137.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b486de61fd72223924dd4b65f1edc.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a1abe4d832ba1da5416548af919aa.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4723d37be3a8379feddf9f71bbfedc6.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f93ccb1817320372c1d12fcf9fb7cb.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305214fb1500556a977705ed874f35b4.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac8529f6e3241ab5fd55578b1190b2.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495c4cb2ed74ce60411f82047b6c1cd.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3375797987807f1f8d243e4a92ba4fc.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c7378a00da77188f59f7b32464006.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b1e4d9a54dee338a4189fd87033fc.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12eb67dc45f80ac1d351344b01248fe.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb177fde77d1eafa618ebe368765576.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16eec698c9c21a86ad8dde816a33450.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9a9adc1e2a6dd32e0fe6e8fdb1f4e.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aace88b718979e018e8d53f44ca349d.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e94ab5b10983b5c896a0886e61fc0.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399e9b19ea23c210f17d670847ad41a.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0954784f2c3f0581407b85c72a443ff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a42ccb45e870f44f3d49c36bcdedd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249eb97687276c95f11a3989d5722a03.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ac2eed0d7d37fb51abfd538bed1f4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a59ba03504f18cf5f3d56c20fc96b8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44742c9a2548a05b78404ffa6593b1ff.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7265fed7002a1e50e97d4645da084ea.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fe2879bc3a94d5b57e92dad280af5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c12cc4798e8363995807f5dcf8996.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9af7699306e1f85e129b89b5f257f7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203120f7d0e88f94ad9604f392dd11c1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e803a741a4bd1b0cf18a2da32a76df.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f4c5d5967652f23646a635ba5e8c2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d19f4abba5f14b5e570a40e007aee.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fcc037c31b7be16be1f541c201b67.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd67d27f3303a8f97b68e4fd9e5e186.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb3704c4094eae85fc9836b76d229b.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77c20779fea01efd487b52b398ab7d.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396f8026c52327d9445cd685dc5e14f.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2260364614561fd55ac2e1412876b14.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b1f5645b833e81724320550082fab.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8382254fd8eaad10485ea5fae54919.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ddcacd578fdd1805a022fd57595ff.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e193940870712c56956433dee4c4e.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccdc27aa7816141c98a270d9c3b7d6.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84bfbe0dce25c1ff18130d575d1830.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1b13bf7a63dbf45d334fe4a024f57.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83b60e0eecde94d7d2bd03cd6a6b98.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de6725d304f4f7a0ce095be1f4d769.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62206cb703e78347165db027cc4e07ec.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362f796da34c1ecf4d465c7932698fd.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44219ec577da5ceb587469e3e40d225.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4dbb543c78e146f59ef2bc2f63e50.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4595bf48d0afa0f2a0fd35a684356.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7345426f6759cf86fae303c8e4cee5d.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090f74a9307d15ef86bdbdfdf97f052.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb1729686d84f2a5d9180cd785d901.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9096a9e5e3cb550a8e77efff6f4c5d3.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8e4ac213a29824f9218ffaab80cff.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914ecbf8879cef0ead4e1648a220a48.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4369d9accf1909848b0251e2cc1ab.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101afc8d20883aa51e3287864c02b14.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826c84dc7e250007aea4f5e3e8e174e.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fcbf446b8a15d4517f6c18087f895.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027727d81a192b3fc8cc249470bab486.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412367453670326967258383cf19a9e2.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea10baf7fa0c64f283503180e49e5a8.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4852c956ce5cbcec0036fe120298599.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3c0401833bf946da9fd496f2979f3.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc769f241e4a5362102d1e12ba1de210.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6038ebc19f66ba817d3b1c1a001ae6d.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612c61dcfa75ebb119caab8357f9987.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ecf12271d7cec8ef52a637cbe6bc3.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257675b3cf885d68786b4f0c3fd3a7cf.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca394080f0c4bf4caf8fc6dd926dd0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="647700" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>