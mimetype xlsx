--- v2 (2026-06-30)
+++ v3 (2026-09-22)
@@ -544,51 +544,51 @@
   <si>
     <t>Naillah, A.Md</t>
   </si>
   <si>
     <t>199506052020122003</t>
   </si>
   <si>
     <t>Aulia Rahmi, A.Md</t>
   </si>
   <si>
     <t>Pranata Keuangan APBN Terampil</t>
   </si>
   <si>
     <t>31/03/2026 14:06</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>SOSIALISASI TOOLS PENGUMPULAN DAN PENGUKURAN DATA KINERJA TAHUN 2026</t>
   </si>
   <si>
     <t>Tanggal: 31/03/2026 | Lokasi: Zoom Meeting</t>
   </si>
   <si>
-    <t>Dicetak: 30/06/2026 15:32</t>
+    <t>Dicetak: 22/09/2026 10:52</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -686,51 +686,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a42ccb45e870f44f3d49c36bcdedd.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249eb97687276c95f11a3989d5722a03.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ac2eed0d7d37fb51abfd538bed1f4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a59ba03504f18cf5f3d56c20fc96b8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44742c9a2548a05b78404ffa6593b1ff.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7265fed7002a1e50e97d4645da084ea.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fe2879bc3a94d5b57e92dad280af5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c12cc4798e8363995807f5dcf8996.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9af7699306e1f85e129b89b5f257f7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203120f7d0e88f94ad9604f392dd11c1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e803a741a4bd1b0cf18a2da32a76df.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f4c5d5967652f23646a635ba5e8c2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d19f4abba5f14b5e570a40e007aee.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fcc037c31b7be16be1f541c201b67.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd67d27f3303a8f97b68e4fd9e5e186.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb3704c4094eae85fc9836b76d229b.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77c20779fea01efd487b52b398ab7d.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396f8026c52327d9445cd685dc5e14f.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2260364614561fd55ac2e1412876b14.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b1f5645b833e81724320550082fab.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8382254fd8eaad10485ea5fae54919.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ddcacd578fdd1805a022fd57595ff.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e193940870712c56956433dee4c4e.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccdc27aa7816141c98a270d9c3b7d6.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84bfbe0dce25c1ff18130d575d1830.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1b13bf7a63dbf45d334fe4a024f57.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83b60e0eecde94d7d2bd03cd6a6b98.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de6725d304f4f7a0ce095be1f4d769.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62206cb703e78347165db027cc4e07ec.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362f796da34c1ecf4d465c7932698fd.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44219ec577da5ceb587469e3e40d225.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4dbb543c78e146f59ef2bc2f63e50.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4595bf48d0afa0f2a0fd35a684356.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7345426f6759cf86fae303c8e4cee5d.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090f74a9307d15ef86bdbdfdf97f052.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb1729686d84f2a5d9180cd785d901.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9096a9e5e3cb550a8e77efff6f4c5d3.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8e4ac213a29824f9218ffaab80cff.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914ecbf8879cef0ead4e1648a220a48.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4369d9accf1909848b0251e2cc1ab.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101afc8d20883aa51e3287864c02b14.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826c84dc7e250007aea4f5e3e8e174e.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fcbf446b8a15d4517f6c18087f895.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027727d81a192b3fc8cc249470bab486.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412367453670326967258383cf19a9e2.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea10baf7fa0c64f283503180e49e5a8.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4852c956ce5cbcec0036fe120298599.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3c0401833bf946da9fd496f2979f3.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc769f241e4a5362102d1e12ba1de210.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6038ebc19f66ba817d3b1c1a001ae6d.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612c61dcfa75ebb119caab8357f9987.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ecf12271d7cec8ef52a637cbe6bc3.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257675b3cf885d68786b4f0c3fd3a7cf.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca394080f0c4bf4caf8fc6dd926dd0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e22f46f0b18dd8ef728649b47f787.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad27d3be909d0f47818dffed984fd17.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486f111cb47ed8891376ba04befd58c.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed8bc31d08a311be4656528e14fe35.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ecdea6f10b5e87d7b2a025a28f2bd.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc276894d5f13163fdba13b0bf6090.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb77789505715178e49d0cb8cf2c466.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24d12cf45bb40ba37076cb041fbede.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655994e128af82958d9716aaa63f4a1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a8303b5fb95ed5ac7de069ed36347.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ce9ec0ce70cde11b145a9c1f7a45b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d557e53aecc558e0d9defe583b05fdd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567db193cdeb29d74936a4d3b9da9749.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054af6ab6184255bddc2d2337cc417d9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984a1c871f60b4511ab52dfb494d420.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda5aa298eedf06c88f1aac9af8011e.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00a751c147b21ae9826e2b226cc4a4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf481bfb182b68a0cd4e100d3a662a.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d99318e1bf2cc1518c635c9a155b9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b8b60d5faa8d4568173b2f817e193.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf602ece26294101d77cbce43130c6ab.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744fbb31beec84df1b2e29ef6330318.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6dc707b834d7283ffb19cd2803e11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f385e47870474e8871b92c495217e.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2947a143b8edfa826237516ef397d1.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae098172552d1aca25b655be67b0a81.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831baaef35268a2238c714c6aa3f88ab.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513bebfda88e07d0b00da5d86895232.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a9ba35e84b5698a835c42dc95ee50.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f96201a8def67f183e15a912d693e6.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef750c2db11c75f56e80abd56170a3.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe4b364e5480141228006d06771575.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4acb00561cfdd6a2adf6a9b4d12c0a.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e3b7c1a276381ce3befb41801ab3f.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd5a5d6a368547031fbe3bfbdae51d.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a8030052eac43504a03050e8506fc.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c792ff620369d19b3a74d7e340eaa.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9e61c5b09566aa4cfa7056de10cc3.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4ba83c8c2c510b6c5d5de9916e97a.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f69197777815c922ba7f7e433a8b2.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ee65dbf240ee662195b79fb59fa58.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bda4a9fc2d1d604e2edda7e81dbf7.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff9f631c35534ebb35031d6d22a5b4.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7aa7754e4522161f50a63ffa79e115.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15c0932369b9fd680eb02c8eb7b4df.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8349525da44f21524bdf404369a3e5d.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f60934b438600c784fda0a39ff1afe.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8833cda936c83f0d6bd04708a4480f0.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186222754ffdc05eb4060b74e70adb9.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45215b467d6cd8d0636c12774abc6223.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293d22657bcc599400862ec8f4f1462.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90dffeb5dc3e4f8b59b476d99be45a.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d337fa46dc947cae91c45aecda1993d.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738411960baba455cb74ec36cf6bc47a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="647700" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>