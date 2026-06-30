--- v0 (2026-04-08)
+++ v1 (2026-06-30)
@@ -235,51 +235,51 @@
   <si>
     <t>Informasi dan Komunikasi</t>
   </si>
   <si>
     <t>06/03/2026 09:58</t>
   </si>
   <si>
     <t>199405042019032006</t>
   </si>
   <si>
     <t>Ema Tias Arumsari, S.Si</t>
   </si>
   <si>
     <t>06/03/2026 09:57</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>SOSIALISASI APLIKASI "LAJU BANAR" (LAYANAN ARSIP BANJARBARU, BERKAS AMAN NAN RINGKAS).</t>
   </si>
   <si>
     <t>Tanggal: 06/03/2026 | Lokasi: Aula BBPOM Banjarbaru</t>
   </si>
   <si>
-    <t>Dicetak: 08/04/2026 19:57</t>
+    <t>Dicetak: 30/06/2026 10:51</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -377,51 +377,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179f0df2a5960a32c8808b3ff4c7736.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92001690e4f208a80cbba9b27fdcf97a.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa070856f8e0e0b735ab42798f05a006.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e117e986020828a48fe42f204bc8cc.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f994b7fa57192439f876a9834875c.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33906193bbe0e1840ad7fe827b048f.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9e96806fcc2e5745ff082bb588cda.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721795de9e4db500fa48c5cc086999f4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad6410414800ac4a4468ba1f84c1a4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded32993cd266e77773f5248dfc960b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07e502b7fc2e263f28670e3935c4dd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f756f48cb398a6f2763c356fdb4ea.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30597ad1d18073bd244af151acb883.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f807e09dc9e475fb1d64f5ae954b476.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a450b06566831fd00f9e604af5cc143.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3507553e36d7551ca73f49f8958eea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183d39e727fc7f70d13a20dd56580de.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ebc2bdf5bd7cd4560d84e83fd89ec.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fd7a8547056f14cee4defb47da958.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa80f029d6e7dd01cc0d55e1616273.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f061d4204ed0f33a87610dca5afe08.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a866ff5cb07124dade269850791d2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac996b7dc62bcff8078d944db90756.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716fd5fa31d9942a528d69669912fa7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8c96d4cfea1a8e0c68182722ac1ef.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3d6228303b66b2b04545900979bdb.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e234fd07bb81382cf952a794701693.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b390a058a4f6db8bd6bdb71c83e4e7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b6590d85b9b9c19bc5e858268470e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fee05912f00b913e72ece16730490a.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c626acd1e9845e4fc033d994ee3bff1.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199441e1827822a542ab49fd59e893a0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="609600" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>