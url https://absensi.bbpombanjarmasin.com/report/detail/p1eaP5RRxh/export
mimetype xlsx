--- v1 (2026-06-30)
+++ v2 (2026-09-21)
@@ -235,51 +235,51 @@
   <si>
     <t>Informasi dan Komunikasi</t>
   </si>
   <si>
     <t>06/03/2026 09:58</t>
   </si>
   <si>
     <t>199405042019032006</t>
   </si>
   <si>
     <t>Ema Tias Arumsari, S.Si</t>
   </si>
   <si>
     <t>06/03/2026 09:57</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>SOSIALISASI APLIKASI "LAJU BANAR" (LAYANAN ARSIP BANJARBARU, BERKAS AMAN NAN RINGKAS).</t>
   </si>
   <si>
     <t>Tanggal: 06/03/2026 | Lokasi: Aula BBPOM Banjarbaru</t>
   </si>
   <si>
-    <t>Dicetak: 30/06/2026 10:51</t>
+    <t>Dicetak: 21/09/2026 09:33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -377,51 +377,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183d39e727fc7f70d13a20dd56580de.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ebc2bdf5bd7cd4560d84e83fd89ec.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fd7a8547056f14cee4defb47da958.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa80f029d6e7dd01cc0d55e1616273.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f061d4204ed0f33a87610dca5afe08.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a866ff5cb07124dade269850791d2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac996b7dc62bcff8078d944db90756.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716fd5fa31d9942a528d69669912fa7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8c96d4cfea1a8e0c68182722ac1ef.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3d6228303b66b2b04545900979bdb.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e234fd07bb81382cf952a794701693.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b390a058a4f6db8bd6bdb71c83e4e7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b6590d85b9b9c19bc5e858268470e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fee05912f00b913e72ece16730490a.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c626acd1e9845e4fc033d994ee3bff1.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199441e1827822a542ab49fd59e893a0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0aac4e7245835fa7654c6368b5ddeb.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47f76b989f807862081ba1f0e8111c.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c37e4f4fea5542da8f8e1c812f039.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2db4995c71fdbe3b12b3cb1f293b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1daa27b1da51b9467f5d69ffb4008.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e9f141b69241f2ebfd8aa429c56cf.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed532234e918787cb122e06ffabfab5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8c21ee84cb0fce39fcd582c14c50a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c826597d2388503e2677e0a45c0c1e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e9c4c120c137264d9143f93da924f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c5462ae2d32afe2678bb99213f344.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505aed16693987100d3e4ee7c2e4656.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf995345f42a7163a09076a4f5ffa898.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fbee6d23b4d5ac69a0b35965b418b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628c0b88c94e21e4e7c4bdc0d134604.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89f36f0c25f253b032a91a5d1027fb.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="609600" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>