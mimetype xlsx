--- v0 (2026-04-08)
+++ v1 (2026-06-30)
@@ -658,51 +658,51 @@
   <si>
     <t>Hermin Lesmana R</t>
   </si>
   <si>
     <t>27/01/2026 14:13</t>
   </si>
   <si>
     <t>199303162023211020</t>
   </si>
   <si>
     <t>Reza Taupik Makhlupi, S.Farm, Apt</t>
   </si>
   <si>
     <t>27/01/2026 14:11</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>DIALOG KINERJA TAHUN 2026</t>
   </si>
   <si>
     <t>Tanggal: 27/01/2026 | Lokasi: Aula Balai Besar POM di Banjarbaru</t>
   </si>
   <si>
-    <t>Dicetak: 08/04/2026 19:56</t>
+    <t>Dicetak: 30/06/2026 14:12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -800,51 +800,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc6ed26047301b8927c5053260ac6a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b857552586483e28125a3abbde93e9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44bc3922f4d36704dc271716b63823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d389d9069b396b5e08d9a61db885ca.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3856736c805e86408406ba19ff4b9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4708322f75cd4bcb9ace0312d14df.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0f607b3fa8367910786b155506cde.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4799205135dd0f766389ffe5c7433ba.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3927f8a7dc2d23ddabdf2b241e9f6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627fe5118d2379037490fb888fd6344.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782158904ec32c17c123507b60f5805.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e923f78dd113a418922302bd0446c29.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832063c2bd6765e59b87b21538a7519e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f851199253d0910167eacb53ddab636.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecd4c190b9cd02f435cea704dbd8ed.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986db7fd70c56e1922491abd7ce54a3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571533dd1fd7d8dbabe86fca63315d3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf8a65742b5219bb14bdbd21f32387.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d40fc1925a94e27b7c46852fcd5ea9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e359b9ac8d10901f02c60da29b684b.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d139a5208650297d0a6df00d80eec.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3cd24ad2409719ada257930d4e370.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73754a9fed486f52c32ba335074ed2f3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ed21ace670b8e42651742e837ef9b.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480d32b3efdb4c9e21dcd0e733bc2d0.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc71b93ea6eb2df854a212b58f0c823.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae64ba7fe5a37e8391c2f7ec5751ba4.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ae882d4d95468d3b0153587a7a044.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54b794450798f9e436266a3731e04e.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031118004c9866dd5e836cfe0d9c288.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116bb5ec838ba3e3bcc632b5eb178e2.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976c763493d40f3d32d50c5a96542bb.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a3786e601dbad39a2ae3e5bdd5428.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed6190fff351df57156c6705c4ee3c.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33097aead8e29fdb170250dc53290af.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d70e6d5720d52e0d2dad51bed65289.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a962b4e06a818e4a1c92f2e53d4409c.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065f0d6d916765ada9d800bad100b08.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5068ccf69403c6ecccb1314765c7e16.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f2e88b0a2ce1e1b31057d62ab5c83.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd2e57b38b86bd16963ac1b81861f6.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e5e099891a1e99ea0280ee073b0f9.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f34f3bdf0d496fd7fb9b8d9728e428.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72419fe165cf433a21b25ec9c926f0d.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8481656850556e4e2387be8d062c68.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd338aef62876dd04a48fad472c9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b85c2fef0e6f6911768f3a1756cafc.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f4c2a0fd6b276650c17f826ffde7c.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b192cd9e3b1018640f1fb9da284f9.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de24a8f9eb1504b1a5f72083ee6ce4.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4c0875c4cf473e10577cf93e64413.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d0af52c4d76dc402803cf563628a3.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed15f42e7bf7ed467f07ed59d5e778f.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589d7f320feea42d5a41ec87fed7e21.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018eebad1efaa43d4a41265b4ca406f.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a25b0977c5cc071421ff9980c49787.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6ffacacb037fec56fb8f3a97e3b86.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b50f990fd06212b824cc72c37d70e4.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c9cd0aafb3a6d6a3a960907eb43da.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace52c19f18d7a7992a85e2a7cd3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756a344254238d0a158976bc043b4f0.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d0f92df64dc068662951efae60bf2.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7105fb1808872f4cd48536b798ea4.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ae5d79d2a29d275c18b580b8eaaa1.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2d56d7914dcb4524b197cd37ec65e.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027222d6538fd08e23900033e7612e83.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382be18c073db9296055700f29613cfc.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50540e3c5c4d78afd9fb735f4417b9de.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c62a2978c4207d894915d229ff649.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f987907b33be22c2e747a528a4572.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c13dd22d4548f5783dd88e12c3bb1.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bccb6ad233162b312bc956c8fbf36.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edfe20a3b99c95a898c74ad063e982.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ba01d81c04a2ea5f28aafd32cb095.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f77d24fdf6787a58d7e587044047c.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b3d3d9b9ac2f6e1e9a24798544378.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8ce95698432f883a9c697ab67e71e.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74c81b456ad0e46be4b87be1fa49c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364490e064084ad61831098191f54113.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a08795197a59c35f24b4e4cd1bd6e.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19f694a265ca0f73059236db7023e5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2dccd4eb7e3bcc3fe2bf37c5dc3c8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860bd46946b8260d0c2bfe9777bd5a4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb218773bcb24a53785e2a9473e2f7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f08bd431424956f8f899f3513bb8d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb0b9b2dba7e0699866b51821cc6bf.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc44662b7f9979786a0277996b7939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955f08fd3a8dfc5ca1b98a0c70ffd28.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c3557fbdee638124ea3c2ac5d441b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c5faceaae45b6b53015ded1b0129e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b211a10ad6a1c8150bbede8a48a57af.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cd0b63d95061c279956e2c993a709.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2001caf4412491d831e6758e9d58cd.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42428b0aa98cd7a3a6bc8c8a0a335888.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad576fb7a35138131f94b16221ac7438.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa90d05e1a97e0982d8979e8db372d.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fb516940e6942fab2be7408ef5628.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb935ec8bdf132314f5f3ace55976c2b.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79d5b100d373e002ba74cc8e547b35.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd372eb14b547002cb2d271b3ddadf.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d8eed7e5df80c5c6f50f0e426017f.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cc0d712d251a98285c24aecb8331c.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae9790efd008ef6ddd29cfc1e875cc.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e38d3dfd0176ea25d5fc831607efb.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4b4b6817bfadd40d1af0f8e0229b1.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedce22025b1066a9141f4922824fff.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a186262c97ade6e8c4947a76dda43c.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a03c2768cf294f20d1b47466300d6c.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121aa30733e0db0bea3e1ba551d65a65.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90a09b899bba60b0b8f317dcb68936.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8ad8c3dc60ef037a58d5f709d5e2c.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b2a64ebd6fdb94254512bb7c4f149.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c55baef6224d425337e5d0e319427b.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108165f118a3fbd16044da0d4595dd7f.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d4012495e298c3bee8f6b0e66d85a.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0636ed3441af1c822d65a0906ddd1a.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf3a3f3bd742e183d1c751269e264e.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971ef7b818983c9c77799e05d9b1361.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3754d16e9ea08b0cdc8d345f194c38c.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc089edc8463a83e45249cbd6b07cbd9.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf03fa6af9f3122324be0474878a5d.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7aa7b4ed4eedf226495b8a46e7981.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35933f394283eea57194c49b7e11cf6.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d81bda2fe6a8533f2bafd8bfbbd62.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5ac129fd8b2d2b17301f49432b37b.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c3c43f76d7860f880601418663808.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928212f11cc79a5aa76e6c89b535462.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c084110b3433e5288ed496d3c722ce3.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f466ba0f05394893ae59c13560760b.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadba2cf6b48169ea2f906f942e8021.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fba0f6d82c265a5c7525bd1ae2138.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af36a7165b65018a4dedfa021c6522d.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b728f94633b69753e8a5e6068a61ef.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bf18269e387965bb485d19a83d6ee.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85413e0dcf4b8e1da387c50af1bbfe30.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbc44918d42d23b2e310a6f0d59776.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78996d803bcbd92c3991393b25ab00c4.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58eba0a9545d65878e727450b79fc3.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c6015660c5492e71c67b8078eac24.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe24a2fbea1baba64f25af903219c7.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cea56c83fc10811f82468d51899ac4.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773e1024039f352f26bd2b0dc635b48.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57725cc5585a55811889a65ed4ba2315.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d5774f59db0984ef232dff4339697.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff6bea80b1ca633130c43abcf97e2a.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecfe0495c001043df021c9c848b46f.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb516b7f80ec01de5fbef2c7bad96e85.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723a8305aff4d90453031dac192885b.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7fdecc833b3755880608b947969e2.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae40c0dd1674d2ec13929e79fca810.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e9b2859228dc1c639db9555da644f.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fbdabfc86e490aebe149c08f3bd0e.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765f50d3cb682ac2db9776da78aa4ab.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b23b9bc2e8d643c4f7873b755d0f5.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0efb6bb03378028c51bbc5dc226b60.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08aa7eaf361f78a553476b1d1a81a36.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="581025" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>