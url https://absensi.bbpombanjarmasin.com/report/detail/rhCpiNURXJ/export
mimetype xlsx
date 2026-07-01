--- v1 (2026-06-30)
+++ v2 (2026-07-01)
@@ -658,51 +658,51 @@
   <si>
     <t>Hermin Lesmana R</t>
   </si>
   <si>
     <t>27/01/2026 14:13</t>
   </si>
   <si>
     <t>199303162023211020</t>
   </si>
   <si>
     <t>Reza Taupik Makhlupi, S.Farm, Apt</t>
   </si>
   <si>
     <t>27/01/2026 14:11</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>DIALOG KINERJA TAHUN 2026</t>
   </si>
   <si>
     <t>Tanggal: 27/01/2026 | Lokasi: Aula Balai Besar POM di Banjarbaru</t>
   </si>
   <si>
-    <t>Dicetak: 30/06/2026 14:12</t>
+    <t>Dicetak: 01/07/2026 12:13</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -800,51 +800,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364490e064084ad61831098191f54113.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a08795197a59c35f24b4e4cd1bd6e.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19f694a265ca0f73059236db7023e5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2dccd4eb7e3bcc3fe2bf37c5dc3c8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860bd46946b8260d0c2bfe9777bd5a4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb218773bcb24a53785e2a9473e2f7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f08bd431424956f8f899f3513bb8d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb0b9b2dba7e0699866b51821cc6bf.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc44662b7f9979786a0277996b7939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955f08fd3a8dfc5ca1b98a0c70ffd28.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c3557fbdee638124ea3c2ac5d441b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c5faceaae45b6b53015ded1b0129e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b211a10ad6a1c8150bbede8a48a57af.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cd0b63d95061c279956e2c993a709.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2001caf4412491d831e6758e9d58cd.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42428b0aa98cd7a3a6bc8c8a0a335888.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad576fb7a35138131f94b16221ac7438.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa90d05e1a97e0982d8979e8db372d.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fb516940e6942fab2be7408ef5628.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb935ec8bdf132314f5f3ace55976c2b.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79d5b100d373e002ba74cc8e547b35.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd372eb14b547002cb2d271b3ddadf.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d8eed7e5df80c5c6f50f0e426017f.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cc0d712d251a98285c24aecb8331c.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae9790efd008ef6ddd29cfc1e875cc.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e38d3dfd0176ea25d5fc831607efb.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4b4b6817bfadd40d1af0f8e0229b1.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedce22025b1066a9141f4922824fff.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a186262c97ade6e8c4947a76dda43c.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a03c2768cf294f20d1b47466300d6c.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121aa30733e0db0bea3e1ba551d65a65.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90a09b899bba60b0b8f317dcb68936.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8ad8c3dc60ef037a58d5f709d5e2c.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b2a64ebd6fdb94254512bb7c4f149.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c55baef6224d425337e5d0e319427b.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108165f118a3fbd16044da0d4595dd7f.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d4012495e298c3bee8f6b0e66d85a.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0636ed3441af1c822d65a0906ddd1a.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf3a3f3bd742e183d1c751269e264e.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971ef7b818983c9c77799e05d9b1361.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3754d16e9ea08b0cdc8d345f194c38c.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc089edc8463a83e45249cbd6b07cbd9.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf03fa6af9f3122324be0474878a5d.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7aa7b4ed4eedf226495b8a46e7981.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35933f394283eea57194c49b7e11cf6.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d81bda2fe6a8533f2bafd8bfbbd62.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5ac129fd8b2d2b17301f49432b37b.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c3c43f76d7860f880601418663808.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928212f11cc79a5aa76e6c89b535462.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c084110b3433e5288ed496d3c722ce3.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f466ba0f05394893ae59c13560760b.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadba2cf6b48169ea2f906f942e8021.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fba0f6d82c265a5c7525bd1ae2138.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af36a7165b65018a4dedfa021c6522d.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b728f94633b69753e8a5e6068a61ef.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bf18269e387965bb485d19a83d6ee.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85413e0dcf4b8e1da387c50af1bbfe30.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbc44918d42d23b2e310a6f0d59776.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78996d803bcbd92c3991393b25ab00c4.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58eba0a9545d65878e727450b79fc3.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c6015660c5492e71c67b8078eac24.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe24a2fbea1baba64f25af903219c7.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cea56c83fc10811f82468d51899ac4.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773e1024039f352f26bd2b0dc635b48.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57725cc5585a55811889a65ed4ba2315.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d5774f59db0984ef232dff4339697.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff6bea80b1ca633130c43abcf97e2a.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecfe0495c001043df021c9c848b46f.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb516b7f80ec01de5fbef2c7bad96e85.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723a8305aff4d90453031dac192885b.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7fdecc833b3755880608b947969e2.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae40c0dd1674d2ec13929e79fca810.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e9b2859228dc1c639db9555da644f.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fbdabfc86e490aebe149c08f3bd0e.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765f50d3cb682ac2db9776da78aa4ab.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b23b9bc2e8d643c4f7873b755d0f5.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0efb6bb03378028c51bbc5dc226b60.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08aa7eaf361f78a553476b1d1a81a36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5fafacffd13f2bf35de291e3341e4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63223b482baacbd89ed71990d0cf41b9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4370fa4dfc1f2f7566345b47c5f7870.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5d10a2d25829435fbd191ba581872.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9cdac843d9de329751e8abf01f8c3.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee9f5fd3faa1f004fdb70b3ff71306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802fb900a07e3b24155d28eabb0f1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc756a9d44165ef51aabc7e44c3ac9ca.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f275188df2fc4c924d7696e4515c5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ae7d5857ed65c14ab803428dea66c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850120522255343d36b2a4362e55ea0.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96aa3775faf409b500cfef28c367bbc.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a17c5739aa803575d6f2b9693f609.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c83ff617c14fa5b606ceb1913ec702.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab13f6d3bf549d9a999b821656a781.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220fc6db3a1e60c519444739e83a67a.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b911769f10796c9dccaa97fad053dff.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa15a24ae25283d27d474f67432a227.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c01967ca492c2e944f72507eda222.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515161748716b71af218be956362558.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa73365f0556f5c8eb68a5edf98fbb2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336fda9d51576079396781a108c5844.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302357726bd83248ec920b3ae32d58f.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716ae2e223854e8c7798b63b4c87a7b.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3561eecfb6904a66fe71d8e84e3610.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b853c701d594622b43dcfe8adc1175.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe4e8edf02418acd2d563a76411e99.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477d2ebfc41cbf9b01d32f817457544.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef2a9e082cf7ee3e5eeccc1cddf09c.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc76885abb80a6c7a6a431c01d138a.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690b3b447539f7023a5faf253ea1e43.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1503ead1fe65573e6b0dc3c2082b6.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de77330910f66303123d15ff49cdc6a.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4965b42b17218621b42b96826feaaa9.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc53df41cb18f449b7fe12ecce2b68.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c15034a11233490acd83d2b0bcd79.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eef235dde84b2a29800fafb2ba9e73.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258c10ed132caa3c3deca7047c37cf2.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dfba20857d27cdfc675b31a267024.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0a6e2c87f691f2e3577da4e5408b4.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d85d494ed24d625f74812f8cb0075.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd31885721300767d7dc9e7d77cfde.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe662041a1e5fa8a9a3fec1a27c479d.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4848d3fd61358457ef43921233d60f.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea58553abf72d8871a7e6f91d647c4f.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36965a2e267ee516aac3e6f13d02cae5.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342bebc8ba1e070caad07ccfaa38bc9.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b13c4fe53ec93313cf3bbda46baa41.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13ee031d789da541fe5220c6f2993d.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb91823bb533ba7eb33efab8060c19a.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22261d06ac91c58fef28ef3c0ead6ced.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b904f64aa6a5b13a032e44be143e16.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3db6b19ee7b9496aca2f4269758868.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d27e1f503466eeb72b86c5c2fdef76.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e18b1fb6c51cf531dd3d41a70167e.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865335580440240a523e8288d3e6591.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79189136535dc1f72d6f3a28951e66.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cfff4ee0827ca1898a723df6e19c4.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec806bd3974f8f9166af6860bd809f.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942b0a62946d6b32022dc7fb07f2fde.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83818bc60ce064a05ead78a889f836ac.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4c14c16d398a4197b4c54165a6f4b.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6961647c76f9e4e38de34ef3c93496a.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055cbc7053ace7810331c270ab3ef37.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c229d8193cf20baeb0840314882b24.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242e34831f2cb1ccf3530e57b77d17f.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e073b724b740ffc243cdc88d62a31e6.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdfad75616edb013d30434deae04f2.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a17e77ef0815e9fd62c7421a83ff4.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419235da55bb5e769b6824f9ef4a9acd.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2d6d70caaf63b98fb44c62c1f30c6.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570afb8bdde115d824bc813c949d39fb.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c308d33cf38420a1a15e53382725f.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e5edcf2be8f9b9d8bb03706568cff.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f33fc9d3b47799b05a0308290d4c51.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6d7772c00117c3a1b4236492b250a.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8694e55c7e3f94cd78bc5c5ec179333.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587397e7393087a832f5d86c4d9c5f1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="581025" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>