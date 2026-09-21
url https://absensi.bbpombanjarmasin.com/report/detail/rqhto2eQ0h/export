--- v0 (2026-06-30)
+++ v1 (2026-09-21)
@@ -577,51 +577,51 @@
   <si>
     <t>Asrob Akbar, A.Md</t>
   </si>
   <si>
     <t>Pranata Komputer Terampil</t>
   </si>
   <si>
     <t>199204152015021001</t>
   </si>
   <si>
     <t>Benny Ismayandi, S,Farm, Apt</t>
   </si>
   <si>
     <t>23/04/2026 09:07</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>ABSENSI SOSIALISASI KRIDA</t>
   </si>
   <si>
     <t>Tanggal: 23/04/2026 | Lokasi: Zoom Meeting</t>
   </si>
   <si>
-    <t>Dicetak: 30/06/2026 10:19</t>
+    <t>Dicetak: 21/09/2026 08:45</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -719,51 +719,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97815a5c007f1af5ceae3bb095f7c0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a1c789fc1f74d1366411c7385b7bb.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad2fb45cfebd08f71c533fef280cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a81ae734cc67c54a0fffb8a230d45.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ec209f1f0c9e443784303cd45a051.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee401b7be2435ea95a4ade84538146e3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9079823a64342c8ddcbb75788de43.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4910c2e48bddf085a63af8a71824d9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bb862bbd01f365350e5d290dbf4e6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d8f835f53fe1239dbc500fe1603ec.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366fcfe223952e24f260b92998c5201.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256d73152f887932175bfddca2720a5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465e9ccf90edf004b6d99af22159e8c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2195433084e6ca46a0876d5b8f084dd.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9086adaff4841b5dc1dbc18de4b49.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245f9b02fbda4e5496e53ca97a082c2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24796a30bfb376f58c7b00b613e5f1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348e9ac5ae595d63694b99730eedf4a.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5d0619b4c757a915eb0530292cef7.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e44991f00f77d06d2a630ccf69ca9.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff122f1202ecee9740f81f83676cd51.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1dee93484803518da2cf08741601db.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04766129ad6fec04f1d313c702c1063.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4c016d694763603522423399d1848.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc4318d19f54e06a6f1cb47d6f6411.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d5423a375e71014a9caa9009aae78.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93008911834ab21b126a9ed84837615b.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7c01b585e28d52410aeea3d9b1c2b.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b59e5c22f52376a29b36fb0d63443.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5d13266edbba009cc3eb8c8d1c0fe.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20a5c96b98d0b0612aadf6987005f3.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b8b31c57dc8e4e6e92b9865be43a8.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395669c62ba675f3a982aca5931ec6ed.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44319db0792730fe9d21cd8cb09338.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d245163a1afbc38f6c44f121a49a11.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a2348e5a3a1092b2f11896ffe1592.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185f77aa54ea2e00cf18719eb615eca.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c66af74cb2142ab7fc750e15235fb4.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed65b2da6895ffe2a11dfbd86819f3.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03dc059e20494ea2356dfa8082fa49.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6323bddf95aa063066836b407536a.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da225d464917dab1a7a1b95909c47a4b.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c514704668fc38ca18477d34f4d527.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e20da82cbc1b2aba75896d7af283e.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b50eed2c57a9ca0ccfbe8a516e02be.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25968901d045a401240d7a9ab9ef3b.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2af7d305d7c511a25f42c417bd42cf.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc67b1dbfa991257adcdc876e3b3af.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042c3e6bec07452d279d6e88cfe5b57.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598b2b26c4202e4cebcac6bed5a245c.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99e197573e99314a5662d4f0e87d45.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a588efeda0828cc96d6fc6d26e5b8.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e799b3717969e17c49aa863751219.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f9cef7b2c3a826cbb1ec7600f213d.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc1d3744f075f4d3f11831ad1220a5.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2082ec30ca60e2602da5295f126e66.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301289905f5079a7603c1226e4fb95b7.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9364dc62a88c0effe78dc5d6d170d7.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4ca019265a224e8ca3f3ae3c05566.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0fbd0e1ad7a0b94c635acc6f95f91.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df6569ddea9f36c57b6b183460ccc3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad5c81ee5e08115fda255fa2d8ae03.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bb74a6d134aefe3a31115d5dbc745.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5e287a9599e2e7e1459711036d7a6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32a9fc535e94a74257f59a4714c5c1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d9e669b9da2e0a7469b5cc1cfbd9a.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1446573dc8667f9eea366a8333d0e6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ca976f85a2fc268e01d625b096648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be035633ecf00d9ac4372188b0a32d61.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2eb044ec54ff13c96eed1eab594ba.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d316924bbe10dad73b66eefcb45e905.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcca9f272b82301d0e471c7fcd90db1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6382bbcf9ac2cabedfbe1db9c8dbb.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f57882098dc294e57f054ed04ab54.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919aa0e8a7b16a6a3115b37785a7f58.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa50103d799296177fd5962c47fa009.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc152dfc11b8c9f581b19da5ea973f.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32196d64d5c205d99c9f057ec0c4bc4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd419c7d39ebb3910eed2ddfc57093d.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966ad3bd4503a312a6db86637880753.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d389402f2eb087ec10a45a90448570.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f29dbecfdb616f859a40f58834431e.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5f5957635f26524dce01859cf50d4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaf321c13921b5e07d05bc845b137a.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8c59142d80fe53e8eb014a51a9961.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1d94ea8c6432407ed02fe8cb996f8.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215cff2aba79aa29401bc957b914ee5.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a81b6980d6e73cb9a232a3e1e0b08.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d1ed464cbed56124dc92b05397a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c3759e3e7cab3afd01eed5f549dac.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbaa7aa7ed89102a4796656ef38bac.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a5bf8ded9ac4e33e91dc9a5583d05.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6d46baccbef65f8f72dcd46069775.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4f4b5433d50659f3455383de170a5.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44eb9eaea8cba24058547708b183a53.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f357e5541cd68d607c3f1d2c93314.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c9f747742043aa57f4ca451c1ccbd.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abeda695d4f8123a58c658bf97303f9.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34b85101f7bd2c4c150aed650a931b.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c9f898d3d46998adfc5783d7e2642.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82064a66eacd85c955733b37e042bc1c.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38761729edf7d1615e9328d771b53ecb.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f19bfacda7a6af900c8fd2e905d59.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bcf32a88bddd54819be54014944e4.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270237bd24f7e8548503cd819de49e0d.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ecf53a11dbd7b20aafab88e382603.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb713552c97cd205817834ab45c9484a.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff70cd36812bdd97a0c7320fffadbe.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732c899414074545990cd383d064ff4.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170681f6e2cb215ecbf04f119a071bf5.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbbf993d97947487879075753ed777.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1589d10ebccb8247edc0629bfef2f.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e68eee8e4a42eea9c0fcb37ef6df58.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6553364fd6e1340b43638a8373453.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a336e9d4dfa0eee21c4f7f342ffeb.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d60fde4a175bbefac80c537132e43.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e039ac5846d6c54daba346226e8e3.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca676cbca822c458ac559006cbba18.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf51a50c04d55b3d385c97726c5740.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f0d47c32d7cea8c3972f40b4752ea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="581025" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>