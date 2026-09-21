--- v0 (2026-06-30)
+++ v1 (2026-09-21)
@@ -190,51 +190,51 @@
   <si>
     <t>199704062024212011</t>
   </si>
   <si>
     <t>Herwina Dita Lestari, S.Farm</t>
   </si>
   <si>
     <t>22/05/2026 10:08</t>
   </si>
   <si>
     <t>199201162019032004</t>
   </si>
   <si>
     <t>Artie Noor Pratiwi, S.Farm, Apt</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>RAPAT BULANAN AGEN PERUBAHAN BALAI BESAR POM DI BANJARBARU</t>
   </si>
   <si>
     <t>Tanggal: 22/05/2026 | Lokasi: zoom meeting</t>
   </si>
   <si>
-    <t>Dicetak: 30/06/2026 11:27</t>
+    <t>Dicetak: 21/09/2026 08:45</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -332,51 +332,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510e73f460b26147ed91e9b273485b7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427709f42723587765c3335904ea4485.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79660af66fc684c7077255584355cf.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecfddc7aebea2a063c51a328276f69.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3e8e5ae8c02d7a1287f2aa5b2f84f.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf32fc0be644312aa14d194d298c13b.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222df66ac0b2d9d8cd536c7e5efcc83d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9e1d30f0b7b10a34dd7cd81614fd4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf102f290830463bab9617a61fbb2f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fae37f56f08d05ac5f8db519370147.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fb979377afca918f31b43284adffa.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e86392f8f02c819af403d719e7f3b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ac5b39605adf9f7d975717bd42ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bcf42ab02d9046953517e47c31c41.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23312920e31a2cecd8ace6c3f404b569.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a101aa3e2849897054e273a0a7c94a.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6c7f53ba8e79880b5275ef163a36a.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af062b9e45e7ad806087414470197b5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c476a4389574a345c7cb4aa0af495a9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2970e562b724e1d11bc0905003df25a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d3f9e2b085c5bcadc478325095a16.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f4bc1ba1dfe0db3d805c61ea967fe.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf507a3aeb8c810c884a06d8add454.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bac7a09a503d27b52fe5a9fbdaf223.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>