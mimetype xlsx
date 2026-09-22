--- v0 (2026-06-30)
+++ v1 (2026-09-22)
@@ -502,51 +502,51 @@
   <si>
     <t>Nur Fitriani Ahdy, S.Farm, Apt</t>
   </si>
   <si>
     <t>27/04/2026 09:20</t>
   </si>
   <si>
     <t>199411142023212035</t>
   </si>
   <si>
     <t>Rifda Rizky Novalinda, S.Farm., Apt.</t>
   </si>
   <si>
     <t>27/04/2026 09:02</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>DESK EVALUASI PENILAIAN MANDIRI PEMBANGUNAN INTEGRITAS (PMPZI) 2026</t>
   </si>
   <si>
     <t>Tanggal: 27/04/2026 | Lokasi: Secara Daring</t>
   </si>
   <si>
-    <t>Dicetak: 30/06/2026 11:25</t>
+    <t>Dicetak: 22/09/2026 10:52</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -644,51 +644,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaec7e859d30710efac3065ea77899a.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8046c3a6f32731b9e145f9ec239564.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627711ca37c8f1a980494d979143dd26.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865cbc3ffac3d781f26d8e5c4501acf.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33349c4a396e26b175c44642e9cc94f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39683e767fe8ba4f9d8866fccc7d667f.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2aefa9cccf4a9694d114721669c40e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3f75c5819bd7b7c2f1971c652f304.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dae3158a4beee98c226395379a53b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334bb7c273c908fb0bfc2c8515292c3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe5c84288f5fcee31b2f89ffe7ad7c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d20c2e1c741a2e35dbd96b12e8309.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907115aed9070166002a5149d92af523.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456b2f1aafeba1bcf46f012700c6f55.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0650858830f875ff629b543b6f1e6e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb12952c399aa5d8712f49a28304b2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151282afdee34ed02a60dc977815ca2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94caf3dd9b0f95d0a05d1cdd044d63a.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08487d9f0729eb6365fcc21c0b06fecb.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598cf8deba03044c6b9dc1983e8acd8.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a1e483d8b68bd93e34410989fa993.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa12ac5c9a50e715a20c0d7491f5f14.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509aeafb7d3ca8838b7ccbd4385edec.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b831d9eaff65f28e54dae7b8b9d3f.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce82ec2d73502acec6fce283b10c99.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad3c7f5ee394616326596d0b5123c7.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b01aa5a0d824a538b8268684793817.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75255073a35a19d2d21111fb38166b3b.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69575a4ea3b80f218e2faabb8ea7c66.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aae6ded010e71531e3fc3da6f3715c.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355035d637889a430b722b05ad88bdb8.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c4e28f3c5d92436e712c9ecadf646.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98247dd38cb88b3588fa2165e576d689.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291a81d0bbf717be0360a2eedc2c94b.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0bdea2a9c66ca71ac1ede8ffb6446.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c137e71cf629df4a2bf5e50e5ff9731.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92df49a938e087e92a8b099f435875.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d576c9581fa12a31a35842191b829f.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce14577f128de1db62ca8bf20091c46.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d35842fa26fa739178f0813a748ce.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825538b0afac95505ae25fb22a813e5.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977209abe73a3bd0406a5ac045aad1b8.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dec6d25e2f8c1cc19f6632405d3c5c.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38244a3fa2b2b9a4cec1ff804b6ffef4.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881c3eec11257779a6884f2d3abd11c.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b76908630a18cbbf614867cd3d91c.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca460f935df70d4e49f68c7e0929c3.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04443057b0dc7de057eddf67712f1112.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357857e1d841f070e621acc7c2e09d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4db3ba4b6095fc7fda6195daa7ade6.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef3532c6b03eaf7e8c777a54e5832a.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f523edeb4231eeffc69eda275fd29f.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb3a340bc7176c715dde7e4fee153d.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa621b0edb7c23697d858966a918782c.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575a240ced2ff3195036f5e930e30aa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f00ee9e5a223ae3d069e4b2885199.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b394364d322d6a90c4f5ea8945245db.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b488e0062a9af861e91e0a88adeefcb.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7e24d753d220534ebaf484b22b097.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6df08e8d729c31d80400f65306440.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550f41f666ec9a5b8ce0941c7bb9a59.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae6fdafba5f39125fd716cd39e23b2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e731d8cb46cd2cfdca3af3e5f2da00.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760164ef14f1e8f2207a71014717a58.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59bc01d44cbd6a5b03c2878cdc4c47.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac77f0516c354985622c982c40f8713.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749e8932b4ca725579562dd0b6620c3.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4340406696beeea19b6680ce1be90c.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91943aa873df2b311ecfaad375193c.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fc120cb99d30986289476798e59bf.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f0c100ada79cd81f251cd4cd57fba.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa8405e736de2dca83b45d92a914b0.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2519a4777c5ab741a37aa957d80e0d.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e83bc2a72686d28f75e98a18d110b.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518ac18714529d283d233ff241a43b1.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895e032d2d053f8ef74356bb1fd1dc8.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e04ea5f254e2f1ee7c835a23ab6d5.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1135e972348e4cb25fcbd3b7d169343.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f8c01d6aa10cc5692ead5df9d482d.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e7c006062b075ecfc20e70ee28208.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b160c616b44f4dc6613bc95929aef56.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bbc60a5a06277d4f7b3d767c455ee.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3578ce75086dc67ef9ebc23077ed62.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c4841574474f03175d69797cfb4b9.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44330d099a731b779016c113faef4db6.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af729384333702aba8c17370999f93.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0721cb41d156edf85797b7e6315b654.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5e8c3af63bc8d7e051ff342c82095.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fce5c4289ab24defeeb0f34d9cc3a.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9bc4c33518e23a2de508187a5a07b.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9584a18a9789383e559c1665e84fdb4.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6babec662504376ec1b4e6f97bfe5e.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db6d4f6af70f7a68af62b31d9843f0.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f375d9419d02d3f95968c81b6a182b.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6a7cff71dec9faa04c245c1a14e1f.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfca5c7a2fe49b35031a598610084b5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="628650" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>