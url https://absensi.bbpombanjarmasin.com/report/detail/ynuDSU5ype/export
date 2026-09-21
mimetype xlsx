--- v0 (2026-06-30)
+++ v1 (2026-09-21)
@@ -196,51 +196,51 @@
   <si>
     <t>199701132019031001</t>
   </si>
   <si>
     <t>Muhammad Fikry Ramadhan, SE</t>
   </si>
   <si>
     <t>Analis SDM Aparatur Ahli Pertama</t>
   </si>
   <si>
     <t>Tata Usaha</t>
   </si>
   <si>
     <t>05/06/2026 09:38</t>
   </si>
   <si>
     <t>LAPORAN DETAIL KEHADIRAN</t>
   </si>
   <si>
     <t>RAPAT BULANAN AGEN PERUBAHAN BALAI BESAR POM DI BANJARBARU</t>
   </si>
   <si>
     <t>Tanggal: 05/06/2026 | Lokasi: zoom meeting</t>
   </si>
   <si>
-    <t>Dicetak: 30/06/2026 10:18</t>
+    <t>Dicetak: 21/09/2026 09:33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -338,51 +338,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972929872c4882abb15c7ddb22f2ddc.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d785aaf7b49baa5a08dd3fb83e66b3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4987299e3511658f325bbde73ab22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a23d4e045d56bc2e62e8f98748582.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd84a736bd06245e1731b99f70017a6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83648af66b85eda842658ce2de0649b9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c02710908997b852f906e0cf64b78.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fce065dba65a324cff1353c768275.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87f93a45a70125a1a67165f83814bc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d250a2425521112b438c9f74a2e0a2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167b2b9ef8af5073a8d925ff3021606.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b735f0ddf7eb2ff0144a9fda85eafa5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24812932cc9036480ea0cbfdd9486f66.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a5a9471ad4c096de35511b98f3498.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31421e8292c6e4522ce916cc76cea2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc6c27f6aeba65b60261df49489739.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffb9b06c487416fca01d29933af38a.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9ba7ccbfe605a87c2f2c0a7db0b29.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb65e04c7e80e6288db87abeea3098.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4c23ca7eddc17d7d9b86283de3cbc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280011710ee9aa5487e6f478b0be7a07.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345976867a298fea1e388715e309c20.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eccbcdaaa0a1570e333de4e304a69e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ea58c34dfedfa414fab95a775db5e.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="676275" cy="428625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>